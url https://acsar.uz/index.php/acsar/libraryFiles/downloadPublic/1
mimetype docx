--- v0 (2025-12-10)
+++ v1 (2026-08-24)
@@ -6,3760 +6,4227 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6283011B" w14:textId="7FFBB719" w:rsidR="006F57A1" w:rsidRPr="007721A8" w:rsidRDefault="00236636" w:rsidP="006F57A1">
+    <w:p w14:paraId="790E13E9" w14:textId="4768DF96" w:rsidR="00291B20" w:rsidRDefault="005A6F92" w:rsidP="006F57A1">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
+          <w:snapToGrid/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
+          <w:i w:val="0"/>
           <w:noProof/>
           <w:snapToGrid/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D566652" wp14:editId="7B8F195B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1919118</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-284892</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4453016" cy="326572"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Прямоугольник 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4453016" cy="326572"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4AFB6A8F" w14:textId="17584FD8" w:rsidR="005A6F92" w:rsidRPr="005A6F92" w:rsidRDefault="005A6F92" w:rsidP="005A6F92">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005A6F92">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Note:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A6F92">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> All text highlighted in red is provided for guidance purposes only and must be removed prior to submission. </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A6F92">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Any content marked as “not for authors” is intended solely for editorial use and should not be considered by authors.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1D566652" id="Прямоугольник 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:151.1pt;margin-top:-22.45pt;width:350.65pt;height:25.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClCcKfcQIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bStNuCOkWQosOA&#10;oi3aDj0rshQbkEWNUmJnXz9KdpyuLXYY5oNMieQj+UTq4rJrDNsp9DXYgk9Ocs6UlVDWdlPwH0/X&#10;n75w5oOwpTBgVcH3yvPLxccPF62bqylUYEqFjECsn7eu4FUIbp5lXlaqEf4EnLKk1ICNCLTFTVai&#10;aAm9Mdk0z8+zFrB0CFJ5T6dXvZIvEr7WSoY7rb0KzBSccgtpxbSu45otLsR8g8JVtRzSEP+QRSNq&#10;S0FHqCsRBNti/QaqqSWCBx1OJDQZaF1LlWqgaib5q2oeK+FUqoXI8W6kyf8/WHm7e3T3SDS0zs89&#10;ibGKTmMT/5Qf6xJZ+5Es1QUm6XA2OzvNJ+ecSdKdTs/PPk8jm9nR26EP3xQ0LAoFR7qMxJHY3fjQ&#10;mx5MYjAL17Ux6UKM/eOAMONJdkwxSWFvVLQz9kFpVpeU1DQFSN2jVgbZTtC9CymVDZNeVYlS9cdn&#10;OX1DyqNHKiABRmRNCY3YA0DszLfYfTmDfXRVqflG5/xvifXOo0eKDDaMzk1tAd8DMFTVELm3P5DU&#10;UxNZCt26I5MorqHc3yND6KfAO3ld083cCB/uBVLb04DQKIc7WrSBtuAwSJxVgL/eO4/21I2k5ayl&#10;MSq4/7kVqDgz3y316dfJbBbnLm1m1CO0wZea9UuN3TYroBub0KPhZBKjfTAHUSM0zzTxyxiVVMJK&#10;il1wGfCwWYV+vOnNkGq5TGY0a06EG/voZASPBMfOe+qeBbqhPQM19i0cRk7MX3Vpbxs9LSy3AXSd&#10;WvjI60A9zWnqoeFNiQ/By32yOr58i98AAAD//wMAUEsDBBQABgAIAAAAIQBW9LVI3wAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWpv0oRIyqQAJIdQFosDesd0kIh5HtvPo&#10;3+OuYDm6R/eeKfaz7dhofGgdIdwtBTBDyumWaoSvz5fFDliIkrTsHBmEswmwL6+vCplrN9GHGY+x&#10;ZqmEQi4Rmhj7nPOgGmNlWLreUMpOzlsZ0+lrrr2cUrnteCbEllvZUlpoZG+eG6N+joNF+Hanp8mq&#10;it7G83s7vB68UrsD4u3N/PgALJo5/sFw0U/qUCanyg2kA+sQViLLEoqwWK/vgV0IIVYbYBXCdgO8&#10;LPj/F8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUJwp9xAgAAQQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFb0tUjfAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4AFB6A8F" w14:textId="17584FD8" w:rsidR="005A6F92" w:rsidRPr="005A6F92" w:rsidRDefault="005A6F92" w:rsidP="005A6F92">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005A6F92">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Note:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A6F92">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> All text highlighted in red is provided for guidance purposes only and must be removed prior to submission. </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A6F92">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Any content marked as “not for authors” is intended solely for editorial use and should not be considered by authors.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00907E7B" w:rsidRPr="000873FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:noProof/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CD2CE09" wp14:editId="6650F343">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CD2CE09" wp14:editId="6A01C57D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4444</wp:posOffset>
+              <wp:posOffset>3810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-1052830</wp:posOffset>
+              <wp:posOffset>-328901</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1514475" cy="1150900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1515654" cy="1151796"/>
+                      <a:ext cx="1514475" cy="1150900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="006F57A1" w:rsidRPr="007721A8">
+    </w:p>
+    <w:p w14:paraId="32EA003C" w14:textId="77777777" w:rsidR="00291B20" w:rsidRDefault="00291B20" w:rsidP="006F57A1">
+      <w:pPr>
+        <w:pStyle w:val="MDPI11articletype"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:snapToGrid/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8CB313" w14:textId="77777777" w:rsidR="00907E7B" w:rsidRDefault="00907E7B" w:rsidP="00907E7B">
+      <w:pPr>
+        <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D64AA85" w14:textId="4D23D52B" w:rsidR="00862B29" w:rsidRDefault="00862B29" w:rsidP="00907E7B">
+      <w:pPr>
+        <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THEMATIC SECTION </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(14 pt, bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A7CB13" w14:textId="77777777" w:rsidR="00862B29" w:rsidRDefault="00862B29" w:rsidP="00862B29">
+      <w:pPr>
+        <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(select one of the journal’s five thematic areas)</w:t>
+      </w:r>
+      <w:r w:rsidR="00907E7B" w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37896964" w14:textId="7811FE4F" w:rsidR="00907E7B" w:rsidRPr="00862B29" w:rsidRDefault="00862B29" w:rsidP="00862B29">
+      <w:pPr>
+        <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Example, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>CORRUPTION PREVENTION)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3613C9" w14:textId="77777777" w:rsidR="00907E7B" w:rsidRPr="000814EC" w:rsidRDefault="00907E7B" w:rsidP="00907E7B">
+      <w:pPr>
+        <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6283011B" w14:textId="73F49CF3" w:rsidR="006F57A1" w:rsidRDefault="006F57A1" w:rsidP="00907E7B">
+      <w:pPr>
+        <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000873FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t>Type of the Paper (Research article, Review, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="000873FD" w:rsidRPr="000873FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:snapToGrid/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000873FD" w:rsidRPr="000873FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(12 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A9DB73" w14:textId="25BC8696" w:rsidR="002C22CC" w:rsidRPr="002C22CC" w:rsidRDefault="000873FD" w:rsidP="002C22CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="000814EC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://doi.org/10.34021/ve.20XX.XX.XX(X)"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA42C2">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.34021/ve.20XX.XX.XX(X)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12 pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4897511A" w14:textId="77777777" w:rsidR="000B624A" w:rsidRPr="006A5F35" w:rsidRDefault="000B624A" w:rsidP="00C82CF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="700F2384" w14:textId="77777777" w:rsidR="00F835EE" w:rsidRPr="006A5F35" w:rsidRDefault="00F835EE" w:rsidP="008628D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FD26D53" w14:textId="02838251" w:rsidR="009C5565" w:rsidRPr="006A5F35" w:rsidRDefault="005E359C" w:rsidP="009C5565">
+    <w:p w14:paraId="0FD26D53" w14:textId="2E96B55A" w:rsidR="009C5565" w:rsidRPr="009D1ED6" w:rsidRDefault="00291B20" w:rsidP="009C5565">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The title of the article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B8D20F" w14:textId="4D0530F3" w:rsidR="009C5565" w:rsidRPr="00862B29" w:rsidRDefault="009C5565" w:rsidP="009C5565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1ED6" w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt, bold</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, centre</w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5F592C" w14:textId="77777777" w:rsidR="00003161" w:rsidRPr="006A5F35" w:rsidRDefault="00003161" w:rsidP="00540EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23ECD104" w14:textId="347BEA9F" w:rsidR="009C5565" w:rsidRPr="005A6F92" w:rsidRDefault="009C5565" w:rsidP="009C5565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 first </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, patronymic initial,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> surname </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>✉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1B4CBC" w14:textId="22743E6D" w:rsidR="00EF6678" w:rsidRPr="00862B29" w:rsidRDefault="009C5565" w:rsidP="009C5565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1ED6" w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608B93A4" w14:textId="024CC5FA" w:rsidR="005E6796" w:rsidRPr="001219CF" w:rsidRDefault="005E6796" w:rsidP="009C5565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001219CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Статус автора, (степень звание)</w:t>
+      </w:r>
+      <w:r w:rsidR="001219CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001219CF" w:rsidRPr="005E6796">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(12 </w:t>
+      </w:r>
+      <w:r w:rsidR="001219CF" w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidR="001219CF" w:rsidRPr="005E6796">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574869D4" w14:textId="504DAB0C" w:rsidR="00291B20" w:rsidRPr="005A6F92" w:rsidRDefault="00291B20" w:rsidP="009C5565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60CAE" w:rsidRPr="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F92" w:rsidRPr="005A6F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>✉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656525C6" w14:textId="3EAE8379" w:rsidR="00291B20" w:rsidRPr="00432E2E" w:rsidRDefault="00291B20" w:rsidP="009C5565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="000814EC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://orcid.org/XXXX-XXXX"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A97769">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432E2E">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A97769">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00432E2E">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97769">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>org</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432E2E">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97769">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432E2E">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97769">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B9A8C4" w14:textId="09DF2E8B" w:rsidR="00291B20" w:rsidRDefault="00291B20" w:rsidP="009C5565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(12pt, bold type, centred)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E977D94" w14:textId="3E104D36" w:rsidR="00291B20" w:rsidRPr="002177CE" w:rsidRDefault="00291B20" w:rsidP="009C5565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002177CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Affiliation – Institution, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126EF207" w14:textId="3F43FC06" w:rsidR="00291B20" w:rsidRDefault="00291B20" w:rsidP="009C5565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt, </w:t>
+      </w:r>
+      <w:r w:rsidR="002177CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bold, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>italic, centred)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116C4B9A" w14:textId="029D0E84" w:rsidR="00291B20" w:rsidRDefault="00291B20" w:rsidP="009C5565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A1DDBA" w14:textId="77777777" w:rsidR="009D1ED6" w:rsidRDefault="00291B20" w:rsidP="00291B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author 2 first name, patronymic initial, surname</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1726E9BE" w14:textId="77777777" w:rsidR="005E6796" w:rsidRPr="00862B29" w:rsidRDefault="009D1ED6" w:rsidP="00291B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>centred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE1EAE6" w14:textId="3A9C5600" w:rsidR="005E6796" w:rsidRPr="001219CF" w:rsidRDefault="005E6796" w:rsidP="005E6796">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001219CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Статус автора, (степень звание)</w:t>
+      </w:r>
+      <w:r w:rsidR="001219CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001219CF" w:rsidRPr="005E6796">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(12 </w:t>
+      </w:r>
+      <w:r w:rsidR="001219CF" w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidR="001219CF" w:rsidRPr="005E6796">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AEA3C5" w14:textId="77777777" w:rsidR="00291B20" w:rsidRPr="00995331" w:rsidRDefault="00291B20" w:rsidP="00291B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00995331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CDC217" w14:textId="44604C68" w:rsidR="00291B20" w:rsidRPr="00291B20" w:rsidRDefault="00A45B8B" w:rsidP="00291B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="000814EC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://orcid.org/XXXX-XXXX"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A97769">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://orcid.org/XXXX-XXXX</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-... (12 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049BBA36" w14:textId="0E56D1D8" w:rsidR="00291B20" w:rsidRPr="00291B20" w:rsidRDefault="00291B20" w:rsidP="00291B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(12pt, bold type, centred)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65435287" w14:textId="77777777" w:rsidR="00291B20" w:rsidRPr="002177CE" w:rsidRDefault="00291B20" w:rsidP="00291B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002177CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Affiliation – Institution, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E42A0F0" w14:textId="2D53E86D" w:rsidR="00291B20" w:rsidRDefault="00291B20" w:rsidP="00291B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt, </w:t>
+      </w:r>
+      <w:r w:rsidR="002177CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bold, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>italic, centred)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79717405" w14:textId="107CD94F" w:rsidR="00291B20" w:rsidRDefault="00291B20" w:rsidP="00291B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A957FC" w14:textId="1B7EC876" w:rsidR="00291B20" w:rsidRPr="0056334C" w:rsidRDefault="00291B20" w:rsidP="00291B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056334C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056334C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>orresponding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056334C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> author: name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655BB0AC" w14:textId="77777777" w:rsidR="008628D6" w:rsidRPr="006A5F35" w:rsidRDefault="008628D6" w:rsidP="008628D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3467FCAE" w14:textId="478BC73B" w:rsidR="00BC0A2D" w:rsidRPr="00A45B8B" w:rsidRDefault="00BC0A2D" w:rsidP="00540EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>What should be in abstract?</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4653">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4653" w:rsidRPr="00A717EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(to be removed before submission)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7F57E2" w14:textId="28197F45" w:rsidR="009C4A6A" w:rsidRPr="00A45B8B" w:rsidRDefault="007F72E2" w:rsidP="00540EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5565" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009465F1" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A single paragraph of about 2</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5F35" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="009465F1" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-300 words. For research articles, abstracts should give a pertinent overview of the work. We strongly encourage authors to use the following style of structured abstracts</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0DF2" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. H</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eadings</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>omitted</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>but</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>overall</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sense</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>must be preserved</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B20" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174B8C54" w14:textId="6F8A2ABB" w:rsidR="009C4A6A" w:rsidRPr="00A45B8B" w:rsidRDefault="009465F1" w:rsidP="00540EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Background: </w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outline </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the question addressed in a broad context and highlight the purpose of the study</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDC30CE" w14:textId="64683659" w:rsidR="009C4A6A" w:rsidRPr="00A45B8B" w:rsidRDefault="009465F1" w:rsidP="00540EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Methods:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">briefly the main methods or </w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interpretation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>applied</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051D9E7C" w14:textId="50A033CF" w:rsidR="009C4A6A" w:rsidRPr="00A45B8B" w:rsidRDefault="009465F1" w:rsidP="00540EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7439" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>expound</w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the article's main findings</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070235D0" w14:textId="1E966399" w:rsidR="009C4A6A" w:rsidRPr="00A45B8B" w:rsidRDefault="009465F1" w:rsidP="00540EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the main conclusions or </w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A6A" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, policy implication and further directions for investigations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0995914D" w14:textId="2A6E0888" w:rsidR="009C5565" w:rsidRPr="00A45B8B" w:rsidRDefault="009465F1" w:rsidP="00540EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The abstract should be an objective representation of the article</w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it must not contain results </w:t>
+      </w:r>
+      <w:r w:rsidR="005A0DF2" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not presented and substantiated in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7439" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">body of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text and should not exaggerate the main conclusions.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5565" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>style 12 pt,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5565" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>single</w:t>
+      </w:r>
+      <w:r w:rsidR="005E359C" w:rsidRPr="00A45B8B" w:rsidDel="005E359C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5565" w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>line spacing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4653">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C3C297" w14:textId="64A41139" w:rsidR="00AB6B22" w:rsidRDefault="00AB6B22" w:rsidP="005A0DF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB43E21" w14:textId="69DD126F" w:rsidR="005A0DF2" w:rsidRPr="004E4755" w:rsidRDefault="005A0DF2" w:rsidP="005A0DF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02C17" w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02C17" w:rsidRPr="00B71CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4755" w:rsidRPr="00B71CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02C17" w:rsidRPr="00B71CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02C17" w:rsidRPr="00B71CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4755" w:rsidRPr="00B71CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, bold, italic</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02C17" w:rsidRPr="00B71CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5126FF6D" w14:textId="60FDFBDD" w:rsidR="009C4A6A" w:rsidRPr="005A0DF2" w:rsidRDefault="009C4A6A" w:rsidP="005A0DF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text,  text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5368CA" w14:textId="77777777" w:rsidR="00813609" w:rsidRDefault="00813609" w:rsidP="00003161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F3F025" w14:textId="7E5F897A" w:rsidR="009C5565" w:rsidRPr="006A5F35" w:rsidRDefault="004D00CE" w:rsidP="00003161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C5565" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A0DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5565" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C5565" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0078742C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C5565" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A0DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5565" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C5565" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A0DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5565" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C5565" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A0DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5565" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005F63DC" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01DB9" w:rsidRPr="00236636">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5565" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt)</w:t>
+      </w:r>
+      <w:r w:rsidR="0056334C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056334C" w:rsidRPr="0056334C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords should consist of 4–6 relevant terms that reflect the main topics of the manuscript and are separated by </w:t>
+      </w:r>
+      <w:r w:rsidR="0056334C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>commas</w:t>
+      </w:r>
+      <w:r w:rsidR="0056334C" w:rsidRPr="0056334C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. (to be removed before submission)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101D3B93" w14:textId="0F296F19" w:rsidR="006A5F35" w:rsidRDefault="006A5F35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1580A4C9" w14:textId="1A99BD83" w:rsidR="00540EF1" w:rsidRPr="0078742C" w:rsidRDefault="005A0DF2" w:rsidP="008D4C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A5F35">
-[...704 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+      <w:r w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...202 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>How to c</w:t>
+      </w:r>
+      <w:r w:rsidR="00160EC2" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C8E" w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C8E" w:rsidRPr="0078742C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Last name, Initials of the First </w:t>
+      </w:r>
+      <w:r w:rsidR="008016E4" w:rsidRPr="0078742C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C8E" w:rsidRPr="0078742C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Last name, Initials of the First name., &amp; Last name, Initials of the First name. (20XX). Title of the paper. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Anti-corruption Studies and Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00160EC2" w:rsidRPr="0078742C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00432E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C8E" w:rsidRPr="0078742C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00432E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C8E" w:rsidRPr="0078742C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00432E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C8E" w:rsidRPr="0078742C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00432E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>15 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>betlar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00160EC2" w:rsidRPr="0078742C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00552EE0" w:rsidRPr="0078742C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00B02C17" w:rsidRPr="00DA42C2">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.34021/ve.20XX.XX.XX(X)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B02C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02C17" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(12</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02C17" w:rsidRPr="00236636">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...42 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02C17" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt)</w:t>
+      </w:r>
+      <w:r w:rsidR="00020FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00020FEE" w:rsidRPr="00020FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
-[...18 lines deleted...]
-          <w:b/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...963 lines deleted...]
-        <w:t>https://doi.org/10.34021/ve.20XX.XX.XX(X)</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(not for authors)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033E831F" w14:textId="77777777" w:rsidR="00F835EE" w:rsidRPr="0078742C" w:rsidRDefault="00F835EE" w:rsidP="00F835EE">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1895"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078742C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1038F669" w14:textId="77777777" w:rsidR="00F835EE" w:rsidRPr="0078742C" w:rsidRDefault="00F835EE" w:rsidP="0024214C">
-[...1 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p w14:paraId="0105388B" w14:textId="723FDB9D" w:rsidR="007F72E2" w:rsidRPr="004E4755" w:rsidRDefault="005A0DF2" w:rsidP="0024214C">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Received:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Month XX, 20XX. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Revised:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Month XX, 20XX. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Accepted:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Month XX, 20XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00020FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00020FEE" w:rsidRPr="00020FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(not for authors)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7451CBD2" w14:textId="77777777" w:rsidR="007F72E2" w:rsidRPr="0078742C" w:rsidRDefault="007F72E2" w:rsidP="0024214C">
-[...1 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p w14:paraId="4056ECB6" w14:textId="77777777" w:rsidR="009465F1" w:rsidRPr="0078742C" w:rsidRDefault="009465F1" w:rsidP="0024214C">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0105388B" w14:textId="77777777" w:rsidR="007F72E2" w:rsidRPr="0078742C" w:rsidRDefault="007F72E2" w:rsidP="0024214C">
-[...1 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p w14:paraId="67B5B2A9" w14:textId="77777777" w:rsidR="00F349CE" w:rsidRDefault="00F349CE" w:rsidP="00EF6678">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4056ECB6" w14:textId="77777777" w:rsidR="009465F1" w:rsidRPr="0078742C" w:rsidRDefault="009465F1" w:rsidP="0024214C">
-[...1 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p w14:paraId="3B0687CB" w14:textId="620E4474" w:rsidR="00EF6678" w:rsidRPr="004E4755" w:rsidRDefault="007F72E2" w:rsidP="00EF6678">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="21"/>
-[...466 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-      <w:r w:rsidR="00224296" w:rsidRPr="007721A8">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
-[...20 lines deleted...]
-          <w:rStyle w:val="a3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00595051" w:rsidRPr="004E4755">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
-[...9 lines deleted...]
-          <w:rStyle w:val="a3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Introduction</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A58" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4755" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A58" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> (12pt, bold)</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt, bold)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C4DAAC" w14:textId="77777777" w:rsidR="00ED341F" w:rsidRDefault="00ED341F" w:rsidP="00ED341F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C2EC8B" w14:textId="3EED81A3" w:rsidR="00ED341F" w:rsidRPr="00ED341F" w:rsidRDefault="00ED341F" w:rsidP="00ED341F">
+    <w:p w14:paraId="62C2EC8B" w14:textId="18B8D7CE" w:rsidR="00ED341F" w:rsidRPr="00ED341F" w:rsidRDefault="00ED341F" w:rsidP="00ED341F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED341F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Citation</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED341F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the text should be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the paper.  [1–2]. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4653" w:rsidRPr="00A717EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(to be removed before submission)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002B7B24" w14:textId="77777777" w:rsidR="00ED341F" w:rsidRPr="00ED341F" w:rsidRDefault="00ED341F" w:rsidP="00ED341F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47C2093A" w14:textId="636A9AA1" w:rsidR="00D13A58" w:rsidRPr="006A5F35" w:rsidRDefault="00D13A58" w:rsidP="00FF3A3B">
+    <w:p w14:paraId="47C2093A" w14:textId="5B6E0ABE" w:rsidR="00D13A58" w:rsidRPr="006A5F35" w:rsidRDefault="008876BF" w:rsidP="00FF3A3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A5F35">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">12 pt text, line spacing single, </w:t>
+      <w:r w:rsidRPr="005A0DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text,  text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, text, text, text, text. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A58" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">line spacing single, </w:t>
       </w:r>
       <w:r w:rsidR="00B520BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A5F35">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+      <w:r w:rsidR="00D13A58" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A58" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...276 lines deleted...]
-        <w:t xml:space="preserve"> 12 pt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E8C9B0" w14:textId="77777777" w:rsidR="00D13A58" w:rsidRPr="006A5F35" w:rsidRDefault="00D13A58" w:rsidP="00FF3A3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="728E5A0C" w14:textId="5BA758AD" w:rsidR="00EF1081" w:rsidRDefault="00D13A58" w:rsidP="00D13A58">
+    <w:p w14:paraId="728E5A0C" w14:textId="76A71676" w:rsidR="00EF1081" w:rsidRDefault="008876BF" w:rsidP="00D13A58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005A0DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">line spacing single, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...396 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00ED6FD2" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A5F35">
+      <w:r w:rsidR="00D13A58" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00ED6FD2" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">are shown </w:t>
       </w:r>
       <w:r w:rsidR="00ED6FD2" w:rsidRPr="00B520BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="005562F0" w:rsidRPr="00B520BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fig</w:t>
       </w:r>
       <w:r w:rsidR="00ED6FD2" w:rsidRPr="00B520BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B520BF">
+      <w:r w:rsidR="00D13A58" w:rsidRPr="00B520BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="005562F0" w:rsidRPr="00B520BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007B1078" w:rsidRPr="00B520BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3776,63 +4243,63 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A217AF7" w14:textId="3EE5D3ED" w:rsidR="00EF1081" w:rsidRPr="006A5F35" w:rsidRDefault="00B520BF" w:rsidP="00D13A58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11FFFE92" wp14:editId="44610800">
-[...1 lines deleted...]
-                <wp:effectExtent l="12700" t="12700" r="13335" b="15240"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11FFFE92" wp14:editId="1962F3D2">
+                <wp:extent cx="2065482" cy="1655783"/>
+                <wp:effectExtent l="0" t="0" r="30480" b="20955"/>
                 <wp:docPr id="11" name="Группа 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2158818" cy="1750513"/>
+                          <a:ext cx="2065482" cy="1655783"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="2158818" cy="1750513"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="Прямоугольник 7"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3628" y="3628"/>
                             <a:ext cx="2155190" cy="1746885"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="19050">
                             <a:solidFill>
                               <a:srgbClr val="02FF00"/>
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="accent1">
@@ -3918,3390 +4385,8145 @@
                             </a:ln>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="1">
                               <a:schemeClr val="accent1"/>
                             </a:lnRef>
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="tx1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="79D5F750" id="Группа 11" o:spid="_x0000_s1026" style="width:170pt;height:137.85pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="21588,17505" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn195O3AMAAPoMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu2zYYvh+wdyB0v0hyo9gWohRBOgcD&#10;gjZYuvaaoShLAEVyJB05u+rW2wG56AP0FQpsA4b19AryG+0ndbCdGLORDtnNEkDh4T/w//j9n5TD&#10;x/OSoSuqdCF44oV7gYcoJyIt+DTxfng++WbkIW0wTzETnCbeNdXe46OvvzqsZEwHIhcspQpBEK7j&#10;SiZeboyMfV+TnJZY7wlJOWxmQpXYwFRN/VThCqKXzB8EwYFfCZVKJQjVGlafNJvekYufZZSYZ1mm&#10;qUEs8eBsxj2Ve17ap390iOOpwjIvSHsMfI9TlLjgkLQP9QQbjGaquBOqLIgSWmRmj4jSF1lWEOpq&#10;gGrC4FY1p0rMpKtlGldT2cME0N7C6d5hydOrUyUv5LkCJCo5BSzczNYyz1Rp/8Ip0dxBdt1DRucG&#10;EVgchNFoFMIlE9gLh1EQhY8aUEkOyN/xI/m3Wzz9LrG/dpxKAkH0EgP9ZRhc5FhSB62OAYNzhYo0&#10;8YYe4rgEmtZvF68WN/WH+tPidf1b/al+v/i1/lj/Wf+FhrY8expw63HTsQYIN4D26GAA4AA2buDY&#10;tgJdFI6BlA10+wejUWRj9wDgWCptTqkokR0kngI6O5bhqzNtGtPOxObmYlIw5pIwjiq4kHEQBc5D&#10;C1akdtfaaTW9PGEKXWHbFYPJJHCNAIlXzGDGOJzGltoU50bmmlEbg/HvaQagWQ40GWzL0j4sJoRy&#10;EzZbOU5pky0K4Ket0jW59XA1u4A2cgan7GO3ATbHbhBo7a0rdR3fO7el/5Nz7+EyC25657LgQm2q&#10;jEFVbebGvgOpgcaidCnSa6CUEo3eaEkmBdzgGdbmHCsQGLh1EE3zDB4ZE3BToh15KBfqp03r1h44&#10;D7seqkCwEk//OMOKeoh9x6EbxuH+vlU4N9mPhgOYqNWdy9UdPitPBNx+CPIsiRtae8O6YaZE+RK0&#10;9dhmhS3MCeROPGJUNzkxjZCCOhN6fOzMQNUkNmf8QhIb3KJqGfp8/hIr2dLYQAc8FV0H4vgWmxtb&#10;68nF8cyIrHBUX+La4g1qsCJZzXDZyiGcue3lN9DLr+vP8PsOwTLcnVWWf0H51tp3GEZOGnC8g/Jt&#10;9Owb/z9QPhCpW8r3bnGDFj+D9P1R/w7CB+K3+AXGjRDazfp9u3yDRg2oThNPePsu6WSj0/OtL5I1&#10;ULarISu4VfA7/LGCaZcfUgJ3kKnN+raDRD20vpn5jvpmRdB2ZduID/B+Hn8RS8fbWYoyVsgXnXJt&#10;+fBZ42vX/n0T33l7/8/XHch+j/fx/fi61FjHYveBDaO1L/jVubNa/sty9DcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDsk+lz4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3aS1&#10;VtJsSql/TkWwFcTbNJkmodnZkN0m6bd39KKXB4/HvHm/dDXaRvXU+dqxgXgSgSLOXVFzaeBj/3L3&#10;CMoH5AIbx2TgQh5W2fVViknhBn6nfhdKJSXsEzRQhdAmWvu8Iot+4lpiyY6usxjEdqUuOhyk3DZ6&#10;GkUP2mLN8qHCljYV5afd2Rp4HXBYz+Lnfns6bi5f+/nb5zYmY25vxqelyHoJKtAY/i7gh0H2QybD&#10;Du7MhVeNAaEJvyrZ7D4SezAwXcwXoLNU/0fIvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCn195O3AMAAPoMAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDsk+lz4AAAAAoBAAAPAAAAAAAAAAAAAAAAADYGAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQwcAAAAA&#10;">
-[...2 lines deleted...]
-                  <v:line id="Прямая соединительная линия 8" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="21551,17468" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDR54tUyAAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#10;EIbvhb7DMgVvdVMLbYmuUipSKV6atuBxyI7ZNNnZkF1NfHvnIHgZ+Bn+b+ZbrEbfqhP1sQ5s4Gma&#10;gSIug625MvD7s3l8AxUTssU2MBk4U4TV8v5ugbkNA3/TqUiVEgjHHA24lLpc61g68hinoSOW3SH0&#10;HpPEvtK2x0HgvtWzLHvRHmuWCw47+nBUNsXRG9j/78PXdjiMs+azaP6K16N73pExk4dxPZfxPgeV&#10;aEy3xhWxtQbkYfERF9DLCwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDR54tUyAAAAN8A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#02ff00" strokeweight="1.5pt">
+              <v:group w14:anchorId="6AE91776" id="Группа 11" o:spid="_x0000_s1026" style="width:162.65pt;height:130.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="21588,17505" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgrEdP8gMAACUNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV91u2zYUvh+wdyB0v1hyLf8IcYognYMB&#10;QRss7XrNUJQlgCI5ko6cXXXb7YBc7AH2CgW2AcW6ta8gv1EPSUlxbaMx0iG7WQIo/Dk/PB+/80k5&#10;fLwsGbqiSheCT4PoIAwQ5USkBZ9PgxfPZ1+NA6QN5ilmgtNpcE118Pjoyy8OK5nQvsgFS6lCEITr&#10;pJLTIDdGJr2eJjktsT4QknLYzIQqsYGpmvdShSuIXrJePwyHvUqoVCpBqNaw+sRvBkcufpZRYp5l&#10;maYGsWkAZzPuqdzz0j57R4c4mSss84I0x8D3OEWJCw5Ju1BPsMFooYqtUGVBlNAiMwdElD2RZQWh&#10;rgaoJgo3qjlVYiFdLfOkmssOJoB2A6d7hyVPr84VKlK4uyhAHJdwR/Wvq1ern+v38PsawTJgVMl5&#10;AqanSl7Ic9UszP3Mlr3MVGn/QkFo6dC97tClS4MILPbDYTwY9wNEYC8axvFo/MjjT3K4pC0/kn/d&#10;ekbxeBwBk5znKA7jyHn22sQ9e77uOJUELulbuPTnwXWRY0ndLWiLQQPXqEPrN0Drpv67fgeY/V6/&#10;q9+ufqn/qd/Uf6GRh865dbjpRAOEO0B7NOxDiYCNGzhidtBFcRxNgL8egMFwPI5t7A4AnEilzSkV&#10;JbKDaaCA+Y6Q+OpMG2/amtjcXMwKxlwSxlEFFzIJ49B5aMGK1O5aO63mlydMoStsG6g/m4WuZyDx&#10;mhnMGIfTWOB9cW5krhm1MRj/lmbAMcsBn8F2N+3CYkIoN5HfynFKfbY4hJ+mSqcH1sPV7ALayBmc&#10;sovdBNgd2yPQ2FtX6sShc25K/5Rz5+EyC24657LgQu2qjEFVTWZv34LkobEoXYr0GiilhJcmLcms&#10;gBs8w9qcYwVaBLcO+mqewSNjAm5KNKMA5UL9sGvd2gPnYTdAFWjbNNDfL7CiAWLfcOiGSTQYWDF0&#10;k0E86sNEre9cru/wRXki4PZBH+B0bmjtDWuHmRLlS5DhY5sVtjAnkHsaEKPayYnxmgtCTujxsTMD&#10;AZTYnPELSWxwi6pl6PPlS6xkQ2MDHfBUtB2Ikw02e1vrycXxwoiscFS/xbXBG9TAa5jTiE7OWuWD&#10;M+9SPke+f0X5Ntp3FMVOGnCyh/J91PitZ9f4/4HygUg1aLXK93p1g1Y/gvT9Wf8Bwgfit/oJxl4I&#10;7Wb9tlm+QeM1TTzhzbuklY1Wz+94kWzAebcasoJbBd/ijxVMu/yQEriHTO3Wtz0k6qH1zSz31Dcr&#10;grYrm0Z8gPfz5LNYOrmbpShjhfyuVa5Pfvhs8HWribfe3v/zdQ+y3+N9fD++3mqsY7H7FofRRx/7&#10;63NndfvfzdEHAAAA//8DAFBLAwQUAAYACAAAACEAurCJud0AAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzWrDMBCE74W8g9hAb438Q0JwLYcQ2p5CoUmh9LaxNraJtTKWYjtvX7WX5rIwzDDzbb6Z&#10;TCsG6l1jWUG8iEAQl1Y3XCn4PL4+rUE4j6yxtUwKbuRgU8wecsy0HfmDhoOvRChhl6GC2vsuk9KV&#10;NRl0C9sRB+9se4M+yL6SuscxlJtWJlG0kgYbDgs1drSrqbwcrkbB24jjNo1fhv3lvLt9H5fvX/uY&#10;lHqcT9tnEJ4m/x+GX/yADkVgOtkraydaBeER/3eDlybLFMRJQbKK1iCLXN7TFz8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAYKxHT/IDAAAlDQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAurCJud0AAAAFAQAADwAAAAAAAAAAAAAAAABMBgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFYHAAAAAA==&#10;">
+                <v:rect id="Прямоугольник 7" o:spid="_x0000_s1027" style="position:absolute;left:36;top:36;width:21552;height:17469;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFJSTCwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8iKbbg67VKF1R8LIHdS/ens2zrTYvpYla/fUbQfA4zMw3zHTemkpcqXGlZQVfgwgE&#10;cWZ1ybmCv92q/w3CeWSNlWVScCcH89lHZ4qJtjfe0HXrcxEg7BJUUHhfJ1K6rCCDbmBr4uAdbWPQ&#10;B9nkUjd4C3BTyTiKhtJgyWGhwJoWBWXn7cUoMPvqZ5+256h3uhuOpftdPg5jpbqfbToB4an17/Cr&#10;vdYKRvC8Em6AnP0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARSUkwsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#02ff00" strokeweight="1.5pt"/>
+                <v:group id="Группа 10" o:spid="_x0000_s1028" style="position:absolute;width:21551;height:17471" coordsize="21551,17471" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtPcIaxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvQr/DMoXedBNLS0ndiEiVHqRQLYi3ITv5g9nZkF2T+O07h0JvM7w37/1mtZ5cqwbqQ+PZQLpI&#10;QBEX3jZcGfg57eZvoEJEtth6JgN3CrDOH2YrzKwf+ZuGY6yUhHDI0EAdY5dpHYqaHIaF74hFK33v&#10;MMraV9r2OEq4a/UySV61w4alocaOtjUV1+PNGdiPOG6e04/hcC2398vp5et8SMmYp8dp8w4q0hT/&#10;zX/Xn1bwhV5+kQF0/gsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtPcIaxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                  <v:line id="Прямая соединительная линия 8" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="21551,17468" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjBrZ3vwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLOxNUxVUqlFkYVEWL1YFj0MzNrXNpDTRdv/95iB4fLzv1aa3tXhS60vHCsajBARx7nTJ&#10;hYLz6We4AOEDssbaMSn4Iw+b9cdghal2HR/pmYVCxBD2KSowITSplD43ZNGPXEMcuZtrLYYI20Lq&#10;FrsYbms5SZKZtFhybDDY0LehvMoeVsH1fnW/++7WT6pdVl2y+cNMD6TU12e/XYII1Ie3+OXeawVx&#10;a7wSb4Bc/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjBrZ3vwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokecolor="#02ff00" strokeweight="1.5pt">
                     <v:stroke joinstyle="miter"/>
                   </v:line>
-                  <v:line id="Прямая соединительная линия 9" o:spid="_x0000_s1030" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="0,0" to="21551,17471" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD27DMiyAAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KXVTD5pEVxGLIBQppin2+Mi+JqHZtyG7ifHfuwXBy8AwzDfMcj2aRgzUudqygrdJ&#10;BIK4sLrmUkH+tXuNQTiPrLGxTAou5GC9enxYYqrtmY80ZL4UAcIuRQWV920qpSsqMugmtiUO2a/t&#10;DPpgu1LqDs8Bbho5jaKZNFhzWKiwpW1FxV/WGwUvSf99iqT8/LCn+T7WPzrr84NSz0/j+yLIZgHC&#10;0+jvjRtirxUk8P8nfAG5ugIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD27DMiyAAAAN8A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#02ff00" strokeweight="1.5pt">
+                  <v:line id="Прямая соединительная линия 9" o:spid="_x0000_s1030" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="0,0" to="21551,17471" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfBbzRxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gQvRTf10JroKiIUhFKkaUSPj+wzCWbfhuzmT7+9Wyj0OMzMb5jNbjS16Kl1lWUFL4sI&#10;BHFudcWFguz7fb4C4TyyxtoyKfghB7vt5GmDibYDf1Gf+kIECLsEFZTeN4mULi/JoFvYhjh4N9sa&#10;9EG2hdQtDgFuarmMoldpsOKwUGJDh5Lye9oZBc9xd75EUp4+7OXtuNJXnXbZp1Kz6bhfg/A0+v/w&#10;X/uoFcTweyXcALl9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN8FvNHEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#02ff00" strokeweight="1.5pt">
                     <v:stroke joinstyle="miter"/>
                   </v:line>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F510764" w14:textId="77777777" w:rsidR="006C63AD" w:rsidRDefault="006C63AD" w:rsidP="005562F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51773244" w14:textId="2A358F03" w:rsidR="00595051" w:rsidRPr="006A5F35" w:rsidRDefault="00D13A58" w:rsidP="005562F0">
+    <w:p w14:paraId="51773244" w14:textId="4087E946" w:rsidR="00595051" w:rsidRPr="00D7010C" w:rsidRDefault="00D13A58" w:rsidP="005562F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71CDD" w:rsidRPr="00432E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6678" w:rsidRPr="00432E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6678" w:rsidRPr="00432E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005562F0" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>Figure X</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>itle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7010C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t>pt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
+      <w:r w:rsidRPr="00D7010C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71CDD" w:rsidRPr="00D7010C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71CDD" w:rsidRPr="00D7010C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7010C" w:rsidRPr="00D7010C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Figures and tables should be numbered separately and consecutively (e.g., Figure 1, Figure 2; Table 1, Table 2).</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71CDD" w:rsidRPr="00D7010C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71CDD" w:rsidRPr="00D7010C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D0410E" w14:textId="35D570ED" w:rsidR="006D11DF" w:rsidRPr="006A5F35" w:rsidRDefault="00595051" w:rsidP="005562F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072006C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Source</w:t>
       </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E300B8" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(10 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E300B8" w:rsidRPr="006A5F35">
+        <w:t>(10 pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A58" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245C9493" w14:textId="77777777" w:rsidR="00FF3A3B" w:rsidRPr="006A5F35" w:rsidRDefault="00FF3A3B" w:rsidP="00D13A58">
+    <w:p w14:paraId="0EBC80C1" w14:textId="4F9560C5" w:rsidR="00D13A58" w:rsidRPr="006A5F35" w:rsidRDefault="00772D9A" w:rsidP="00D13A58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="005A0DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, text, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 pt text, line spacing single, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B520BF">
+        <w:t xml:space="preserve">line spacing single, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12 </w:t>
-[...230 lines deleted...]
-        <w:t xml:space="preserve"> 12 pt.</w:t>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A58" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A42C2D" w14:textId="77777777" w:rsidR="00F46279" w:rsidRPr="006A5F35" w:rsidRDefault="00F46279" w:rsidP="00F46279">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="11"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1069"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="653F9FCC" w14:textId="597CBF4A" w:rsidR="00F46279" w:rsidRDefault="00595051" w:rsidP="007D612F">
-[...1 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p w14:paraId="653F9FCC" w14:textId="7583A454" w:rsidR="00F46279" w:rsidRPr="004E4755" w:rsidRDefault="00595051" w:rsidP="007D612F">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="007D612F" w:rsidRPr="006A5F35">
+      <w:r w:rsidR="007D612F" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Literature </w:t>
       </w:r>
-      <w:r w:rsidR="005E359C" w:rsidRPr="006A5F35">
+      <w:r w:rsidR="005E359C" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A5F35">
+      <w:r w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eview</w:t>
       </w:r>
-      <w:r w:rsidR="004D00CE" w:rsidRPr="006A5F35">
+      <w:r w:rsidR="004D00CE" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A58" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00821518" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4755" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="007E7439" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0ED5" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005E359C" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A58" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="008D4C8E" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt, bold)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C8E" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...72 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EA0B95" w14:textId="5E506FDE" w:rsidR="008B272C" w:rsidRPr="008B272C" w:rsidRDefault="008B272C" w:rsidP="007D612F">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="11"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B272C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.1. Subtitle (optional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E25336" w14:textId="77777777" w:rsidR="007D612F" w:rsidRPr="006A5F35" w:rsidRDefault="007D612F" w:rsidP="007D612F">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="11"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="099F335C" w14:textId="2912C772" w:rsidR="00BB0ED5" w:rsidRPr="006A5F35" w:rsidRDefault="007918DD" w:rsidP="00BB0ED5">
+    <w:p w14:paraId="099F335C" w14:textId="1423A98B" w:rsidR="00BB0ED5" w:rsidRPr="006A5F35" w:rsidRDefault="007918DD" w:rsidP="00BB0ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Some q</w:t>
       </w:r>
       <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">uestions about the specifics of… </w:t>
       </w:r>
-      <w:r w:rsidR="00D13A58" w:rsidRPr="006A5F35">
-[...6 lines deleted...]
-        <w:t>(Last name, year</w:t>
+      <w:r w:rsidR="00FF0B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[1-2]</w:t>
       </w:r>
       <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>; L</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> of the firs</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF0B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF0B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF0B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF0B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF0B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF0B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [3]</w:t>
       </w:r>
       <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>t author</w:t>
-[...125 lines deleted...]
-      <w:r w:rsidR="00B520BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B20F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">line spacing single, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
-[...237 lines deleted...]
-        <w:t xml:space="preserve"> 12 pt.</w:t>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8203C0" w14:textId="77777777" w:rsidR="00BB0ED5" w:rsidRPr="006A5F35" w:rsidRDefault="00BB0ED5" w:rsidP="007918DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05D6A07D" w14:textId="028234EB" w:rsidR="00BB0ED5" w:rsidRPr="006A5F35" w:rsidRDefault="007918DD" w:rsidP="007918DD">
+    <w:p w14:paraId="05D6A07D" w14:textId="54C881C2" w:rsidR="00BB0ED5" w:rsidRPr="006A5F35" w:rsidRDefault="007918DD" w:rsidP="007918DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Some authors propose to develop</w:t>
+        <w:t>Some authors</w:t>
+      </w:r>
+      <w:r w:rsidR="0015080A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [4]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propose to develop</w:t>
       </w:r>
       <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">… </w:t>
       </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 pt text, line spacing single, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B520BF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D57479">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [5]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">line spacing single, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
-[...237 lines deleted...]
-        <w:t xml:space="preserve"> 12 pt.</w:t>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D796AE" w14:textId="77777777" w:rsidR="007918DD" w:rsidRPr="006A5F35" w:rsidRDefault="007918DD" w:rsidP="00BB0ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778958BB" w14:textId="77777777" w:rsidR="007918DD" w:rsidRPr="006A5F35" w:rsidRDefault="007918DD" w:rsidP="00BB0ED5">
-[...13 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p w14:paraId="6B1DF31E" w14:textId="766D9C2F" w:rsidR="007D612F" w:rsidRPr="00557547" w:rsidRDefault="004E4755" w:rsidP="007D612F">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00557547" w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (14</w:t>
+      </w:r>
+      <w:r w:rsidR="00557547" w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt, bold)  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B1DF31E" w14:textId="5F2BBC5C" w:rsidR="007D612F" w:rsidRPr="006A5F35" w:rsidRDefault="007D612F" w:rsidP="007D612F">
-[...1 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p w14:paraId="7704C965" w14:textId="77777777" w:rsidR="00595051" w:rsidRPr="006A5F35" w:rsidRDefault="00595051" w:rsidP="007D612F">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A5F35">
-[...110 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7704C965" w14:textId="77777777" w:rsidR="00595051" w:rsidRPr="006A5F35" w:rsidRDefault="00595051" w:rsidP="007D612F">
-[...14 lines deleted...]
-    <w:p w14:paraId="0DAF1F81" w14:textId="0E44E34B" w:rsidR="00821518" w:rsidRPr="006A5F35" w:rsidRDefault="00821518" w:rsidP="00BB0ED5">
+    <w:p w14:paraId="0DAF1F81" w14:textId="44C1FDFA" w:rsidR="00821518" w:rsidRPr="006A5F35" w:rsidRDefault="00734F86" w:rsidP="00BB0ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 pt text, line spacing single, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B520BF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00821518" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">line spacing single, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...469 lines deleted...]
-        <w:t xml:space="preserve"> 12 pt.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12585C6D" w14:textId="77777777" w:rsidR="00FF3A3B" w:rsidRPr="006A5F35" w:rsidRDefault="00FF3A3B" w:rsidP="00821518">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62DE7CCA" w14:textId="2D15A4B5" w:rsidR="00821518" w:rsidRPr="006A5F35" w:rsidRDefault="00821518" w:rsidP="00FF3A3B">
+    <w:p w14:paraId="62DE7CCA" w14:textId="4A6749DD" w:rsidR="00821518" w:rsidRPr="006A5F35" w:rsidRDefault="00734F86" w:rsidP="00FF3A3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A5F35">
-[...230 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00821518" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C663E42" w14:textId="2159B359" w:rsidR="00821518" w:rsidRPr="006A5F35" w:rsidRDefault="00821518" w:rsidP="00821518">
+    <w:p w14:paraId="0C663E42" w14:textId="1AED4E15" w:rsidR="00821518" w:rsidRPr="006A5F35" w:rsidRDefault="00734F86" w:rsidP="00821518">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A5F35">
-[...114 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00821518" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496F1A88" w14:textId="1A0A14B7" w:rsidR="00821518" w:rsidRPr="006A5F35" w:rsidRDefault="00821518" w:rsidP="00821518">
+    <w:p w14:paraId="496F1A88" w14:textId="3ED484DF" w:rsidR="00821518" w:rsidRPr="006A5F35" w:rsidRDefault="00734F86" w:rsidP="00821518">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A5F35">
-[...101 lines deleted...]
-        <w:t xml:space="preserve"> 12 pt.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00821518" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4659A1DB" w14:textId="77777777" w:rsidR="00FF3A3B" w:rsidRPr="006A5F35" w:rsidRDefault="00FF3A3B" w:rsidP="00821518">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77A32F37" w14:textId="3AE01957" w:rsidR="00821518" w:rsidRPr="0072006C" w:rsidRDefault="00821518" w:rsidP="00821518">
+    <w:p w14:paraId="77A32F37" w14:textId="46C2C455" w:rsidR="00821518" w:rsidRPr="0072006C" w:rsidRDefault="00734F86" w:rsidP="00821518">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A5F35">
-[...517 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00821518" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, …is shown </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072006C">
+      <w:r w:rsidR="00821518" w:rsidRPr="0072006C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in Table X.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5736F5" w14:textId="77777777" w:rsidR="0008105D" w:rsidRPr="006A5F35" w:rsidRDefault="0008105D" w:rsidP="00317F57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="642217EA" w14:textId="5FAB0746" w:rsidR="00A1091E" w:rsidRPr="0072006C" w:rsidRDefault="00821518" w:rsidP="00A1091E">
+    <w:p w14:paraId="642217EA" w14:textId="58AA1C6E" w:rsidR="00A1091E" w:rsidRPr="0072006C" w:rsidRDefault="00821518" w:rsidP="00A1091E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Table X</w:t>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0008105D" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0008105D" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title (12 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">Title (12 pt) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9178" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2531"/>
         <w:gridCol w:w="2056"/>
         <w:gridCol w:w="2076"/>
         <w:gridCol w:w="2515"/>
       </w:tblGrid>
       <w:tr w:rsidR="0072006C" w:rsidRPr="0072006C" w14:paraId="7793FFA1" w14:textId="77777777" w:rsidTr="00EF7561">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -7310,109 +12532,89 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AFC4C72" w14:textId="22A7E20F" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6647" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C0D5C20" w14:textId="0367EF72" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072006C" w:rsidRPr="0072006C" w14:paraId="15135071" w14:textId="77777777" w:rsidTr="00EF7561">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03C2B2B0" w14:textId="77777777" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -7432,309 +12634,249 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F4DAC54" w14:textId="17AD634C" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D8FAAB" w14:textId="57F3E1D0" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06F7A03B" w14:textId="77777777" w:rsidR="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C153808" w14:textId="030236A9" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072006C" w:rsidRPr="0072006C" w14:paraId="72DDAA2E" w14:textId="77777777" w:rsidTr="00EF7561">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2101C81C" w14:textId="6DA7AC98" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C669178" w14:textId="00C9C1C0" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65E78461" w14:textId="008FD724" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DCE6AA1" w14:textId="1C0FB261" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00140589">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
@@ -7759,337 +12901,267 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CD6A51E" w14:textId="7B822C69" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="118933DD" w14:textId="2F44A04D" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57974F18" w14:textId="2CA797FC" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62C23331" w14:textId="38EA0A0D" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00140589">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072006C" w:rsidRPr="0072006C" w14:paraId="63E8330C" w14:textId="77777777" w:rsidTr="00EF7561">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CBEE540" w14:textId="20F4D691" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="726DB44B" w14:textId="35D8D579" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75AA9EBF" w14:textId="6F7D767F" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D990F2E" w14:textId="213AF0C2" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00140589">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
@@ -8114,310 +13186,248 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DFB3D4E" w14:textId="5FFA3C24" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A6BD366" w14:textId="53DEAA6C" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65999F68" w14:textId="6937C8B6" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Times New Roman </w:t>
             </w:r>
             <w:r w:rsidRPr="0072006C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51855131" w14:textId="08E032F6" w:rsidR="0072006C" w:rsidRPr="0072006C" w:rsidRDefault="0072006C" w:rsidP="0072006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00140589">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t>11 pt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DA2721B" w14:textId="48207D94" w:rsidR="004D00CE" w:rsidRPr="000E6E91" w:rsidRDefault="006520EC" w:rsidP="00A1091E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
       <w:r w:rsidR="00821518" w:rsidRPr="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">(10 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00821518" w:rsidRPr="000E6E91">
+        <w:t>(10 pt)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3A3B" w:rsidRPr="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C00436F" w14:textId="77777777" w:rsidR="008727FA" w:rsidRPr="006A5F35" w:rsidRDefault="008727FA" w:rsidP="000100A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6127F10F" w14:textId="77777777" w:rsidR="00734EE1" w:rsidRDefault="004A4104" w:rsidP="00C6160C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>To calculate, it is suggested to use the formula:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CD3AE8" w14:textId="77777777" w:rsidR="0072006C" w:rsidRPr="006A5F35" w:rsidRDefault="0072006C" w:rsidP="006C63AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5457B07A" w14:textId="22956E82" w:rsidR="00CE4196" w:rsidRPr="006A5F35" w:rsidRDefault="008A3A53" w:rsidP="006C63AD">
+    <w:p w14:paraId="5457B07A" w14:textId="22956E82" w:rsidR="00CE4196" w:rsidRPr="006A5F35" w:rsidRDefault="00000000" w:rsidP="006C63AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
@@ -8662,51 +13672,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0072006C" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(X)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF67A7A" w14:textId="77777777" w:rsidR="00CE4196" w:rsidRPr="006A5F35" w:rsidRDefault="00CE4196" w:rsidP="006C63AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B191777" w14:textId="2E9592CD" w:rsidR="004D00CE" w:rsidRPr="006A5F35" w:rsidRDefault="002C761B" w:rsidP="006C63AD">
+    <w:p w14:paraId="4B191777" w14:textId="62E8CBFB" w:rsidR="004D00CE" w:rsidRPr="006A5F35" w:rsidRDefault="002C761B" w:rsidP="006C63AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
       <w:r w:rsidR="004D00CE" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
@@ -8751,108 +13761,419 @@
         </m:sSup>
       </m:oMath>
       <w:r w:rsidR="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C62E42" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00C62E42" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE4196" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-        <w:t>pt</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE4196" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
@@ -8891,106 +14212,417 @@
       <w:r w:rsidR="004D00CE" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E359C" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="005E359C" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE4196" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 </w:t>
-[...47 lines deleted...]
-        <w:t>pt</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004D00CE" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
@@ -9022,2129 +14654,5772 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E359C" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE4196" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE4196" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00CE4196" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B520BF">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">line spacing single, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidR="00CE4196" w:rsidRPr="006A5F35">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA60607" w14:textId="77777777" w:rsidR="00CE4196" w:rsidRDefault="00CE4196" w:rsidP="00C6160C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="581B19CC" w14:textId="77777777" w:rsidR="006C63AD" w:rsidRPr="0072006C" w:rsidRDefault="006C63AD" w:rsidP="006C63AD">
+    <w:p w14:paraId="581B19CC" w14:textId="5035513A" w:rsidR="006C63AD" w:rsidRPr="0072006C" w:rsidRDefault="00734F86" w:rsidP="006C63AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pt</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> text, line spacing single, </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C63AD" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, …is shown </w:t>
+      </w:r>
+      <w:r w:rsidR="006C63AD" w:rsidRPr="0072006C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in Table X.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">line spacing single, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...518 lines deleted...]
-        <w:t>in Table X.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253ABB4B" w14:textId="77777777" w:rsidR="000E6E91" w:rsidRDefault="000E6E91" w:rsidP="00553B91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2841ED32" w14:textId="592FF3CD" w:rsidR="00996718" w:rsidRPr="006A5F35" w:rsidRDefault="00E05992" w:rsidP="00553B91">
+    <w:p w14:paraId="2841ED32" w14:textId="1FDCBEA6" w:rsidR="00996718" w:rsidRPr="004E4755" w:rsidRDefault="00E05992" w:rsidP="00553B91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="0080731F" w:rsidRPr="006A5F35">
+      <w:r w:rsidR="0080731F" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00996718" w:rsidRPr="006A5F35">
+      <w:r w:rsidR="00996718" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
-      <w:r w:rsidR="003825EC" w:rsidRPr="006A5F35">
+      <w:r w:rsidR="003825EC" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Discussion</w:t>
       </w:r>
-      <w:r w:rsidR="00FA470A" w:rsidRPr="006A5F35">
+      <w:r w:rsidR="00FA470A" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00821518" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0ED5" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4755" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="007E7439" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0ED5" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005E359C" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt, bold)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C718FDA" w14:textId="2BD5AD45" w:rsidR="00557547" w:rsidRDefault="00557547" w:rsidP="00557547">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00BB0ED5" w:rsidRPr="006A5F35">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="007E7439" w:rsidRPr="006A5F35">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B272C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005E359C" w:rsidRPr="006A5F35">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.1. Subtitle (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F64EB2F" w14:textId="77777777" w:rsidR="00557547" w:rsidRPr="008B272C" w:rsidRDefault="00557547" w:rsidP="00557547">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...36 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="043568EA" w14:textId="77777777" w:rsidR="00553B91" w:rsidRPr="006A5F35" w:rsidRDefault="00553B91" w:rsidP="00553B91">
+    <w:p w14:paraId="71155924" w14:textId="1ACAD9CD" w:rsidR="00557547" w:rsidRDefault="003825EC" w:rsidP="00CE4196">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In this section authors should describe results of the research and explore their scientific significance. </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86" w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">line spacing single, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F86" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="10069301" w14:textId="7474CB8D" w:rsidR="00A4747B" w:rsidRPr="006A5F35" w:rsidRDefault="003825EC" w:rsidP="00CE4196">
+    <w:p w14:paraId="202DA30B" w14:textId="77777777" w:rsidR="00557547" w:rsidRDefault="00557547" w:rsidP="00CE4196">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4B56AE" w14:textId="1621310D" w:rsidR="00557547" w:rsidRPr="008B272C" w:rsidRDefault="00557547" w:rsidP="00557547">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B272C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B272C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. Subtitle (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238ED9EE" w14:textId="77777777" w:rsidR="00557547" w:rsidRDefault="00557547" w:rsidP="00CE4196">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10069301" w14:textId="2553877A" w:rsidR="00A4747B" w:rsidRPr="006A5F35" w:rsidRDefault="00734F86" w:rsidP="00CE4196">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this section authors should describe results of the research and explore their scientific significance. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE4196" w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 pt text, line spacing single, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B520BF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">line spacing single, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidR="00CE4196" w:rsidRPr="006A5F35">
-[...486 lines deleted...]
-        <w:t xml:space="preserve"> 12 pt.</w:t>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67425777" w14:textId="77777777" w:rsidR="000F5691" w:rsidRPr="006A5F35" w:rsidRDefault="000F5691" w:rsidP="00317F57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="772262B8" w14:textId="77777777" w:rsidR="004D00CE" w:rsidRPr="006A5F35" w:rsidRDefault="00E05992" w:rsidP="000F5691">
+    <w:p w14:paraId="772262B8" w14:textId="42C89009" w:rsidR="004D00CE" w:rsidRPr="004E4755" w:rsidRDefault="00E05992" w:rsidP="000F5691">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidR="00996718" w:rsidRPr="006A5F35">
+      <w:r w:rsidR="00996718" w:rsidRPr="004E4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Conclusions</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4755" w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (14 pt, bold)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D321BA9" w14:textId="77777777" w:rsidR="0022367F" w:rsidRPr="006A5F35" w:rsidRDefault="0022367F" w:rsidP="0022367F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="354CFE64" w14:textId="7645BCEE" w:rsidR="003825EC" w:rsidRPr="006A5F35" w:rsidRDefault="00CE4196" w:rsidP="008B272C">
+    <w:p w14:paraId="354CFE64" w14:textId="410FDEED" w:rsidR="003825EC" w:rsidRPr="006A5F35" w:rsidRDefault="00734F86" w:rsidP="008B272C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 pt text, line spacing single, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B520BF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CE4196" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003825EC" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">line spacing single, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A5F35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...476 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ADDEDF5" w14:textId="77777777" w:rsidR="003825EC" w:rsidRDefault="003825EC" w:rsidP="00CE4196">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53B6F439" w14:textId="6F920F65" w:rsidR="000E6E91" w:rsidRDefault="000E6E91" w:rsidP="00CE4196">
+    <w:p w14:paraId="53B6F439" w14:textId="18E80F7A" w:rsidR="000E6E91" w:rsidRDefault="000E6E91" w:rsidP="00CE4196">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Author Contributions:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00813609">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contributions:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B272C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">All papers with more than one author </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>All papers with more than one author shou</w:t>
+      </w:r>
+      <w:r w:rsidR="00813609">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B272C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>shoud</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:r w:rsidR="008B272C" w:rsidRPr="008B272C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>contain</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B272C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> the author</w:t>
+      </w:r>
+      <w:r w:rsidR="00813609">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B272C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B272C" w:rsidRPr="008B272C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>contain</w:t>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008B272C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the author </w:t>
+        <w:t>ontributions</w:t>
+      </w:r>
+      <w:r w:rsidR="00813609">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the research and preparation of manuscript</w:t>
       </w:r>
       <w:r w:rsidR="008B272C" w:rsidRPr="008B272C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The following statements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11184,4936 +20459,2948 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>original draft preparation, X.X.; writing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000E6E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.” </w:t>
       </w:r>
+      <w:r w:rsidR="00CF6CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6CC5" w:rsidRPr="00CF6CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: Authors’ contributions are described using the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF6CC5" w:rsidRPr="00CF6CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF6CC5" w:rsidRPr="00CF6CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Contributor Roles Taxonomy). More details are available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00CF6CC5" w:rsidRPr="00A97769">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://credit.niso.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CF6CC5" w:rsidRPr="00CF6CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6CC5" w:rsidRPr="00D936C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4755" w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4755" w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4755" w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C0343B9" w14:textId="77777777" w:rsidR="000E6E91" w:rsidRDefault="000E6E91" w:rsidP="00CE4196">
+    <w:p w14:paraId="19A68BF2" w14:textId="77777777" w:rsidR="00734F86" w:rsidRPr="00CF6CC5" w:rsidRDefault="00734F86" w:rsidP="00CE4196">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="769CFF22" w14:textId="02FFD7B7" w:rsidR="000E6E91" w:rsidRDefault="000E6E91" w:rsidP="00CE4196">
+    <w:p w14:paraId="769CFF22" w14:textId="6835001A" w:rsidR="000E6E91" w:rsidRPr="004E4755" w:rsidRDefault="000E6E91" w:rsidP="00CE4196">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X.X. – the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>fisrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="004E4755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> letter of the first and last name </w:t>
       </w:r>
+      <w:r w:rsidR="008E4653" w:rsidRPr="00A717EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(to be removed before submission)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="72DE3472" w14:textId="77777777" w:rsidR="000E6E91" w:rsidRDefault="000E6E91" w:rsidP="00CE4196">
+    <w:p w14:paraId="49FEEC78" w14:textId="457FEED0" w:rsidR="000E6E91" w:rsidRPr="000E6E91" w:rsidRDefault="000E6E91" w:rsidP="00CE4196">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000E6E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please turn to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E6E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>CRedi</w:t>
+      </w:r>
+      <w:r w:rsidR="006C63AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C63AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taxonomy for the term explana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tion. Authorship must be limited to those who have contributed substantially to the work report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="008B272C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="49FEEC78" w14:textId="457FEED0" w:rsidR="000E6E91" w:rsidRPr="000E6E91" w:rsidRDefault="000E6E91" w:rsidP="00CE4196">
+    <w:p w14:paraId="73418946" w14:textId="74C2220C" w:rsidR="008B272C" w:rsidRDefault="008B272C" w:rsidP="008B272C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...68 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="73418946" w14:textId="77777777" w:rsidR="008B272C" w:rsidRDefault="008B272C" w:rsidP="008B272C">
+    <w:p w14:paraId="56A11614" w14:textId="0ED4F9D9" w:rsidR="00CF6CC5" w:rsidRDefault="00CF6CC5" w:rsidP="008B272C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008B272C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflicts of Interest: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>It is essential for authors to disclose any conflicts of interest that could potentially influence the interpretation or representation of their research results. Authors should state "The authors declare no conflict of interest" if there are no personal circumstances or interests that may be perceived as inappropriate. Additionally, any involvement of funders in the research process, such as in the design of the study, data collection and analysis, manuscript writing, or publication decisions, must be disclosed. In cases where funders did not have any role, authors should state "The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results."</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63E21351" w14:textId="029F2306" w:rsidR="008B272C" w:rsidRPr="008B272C" w:rsidRDefault="008B272C" w:rsidP="008B272C">
+    <w:p w14:paraId="24C403DD" w14:textId="0ED4F9D9" w:rsidR="00CF6CC5" w:rsidRDefault="00CF6CC5" w:rsidP="008B272C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...207 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="57F8D98A" w14:textId="77777777" w:rsidR="008B272C" w:rsidRDefault="008B272C" w:rsidP="008B272C">
+    <w:p w14:paraId="63E21351" w14:textId="45156B4B" w:rsidR="008B272C" w:rsidRPr="008B272C" w:rsidRDefault="008B272C" w:rsidP="008B272C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>unding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List funding sources in accordance with the funder's requirements, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A717EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>if necessary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C322A4" w:rsidRPr="00C322A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C322A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xample</w:t>
+      </w:r>
+      <w:r w:rsidR="00A717EB" w:rsidRPr="00A717EB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A717EB" w:rsidRPr="00A717EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(to be removed before submission)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A717EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C322A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C322A4" w:rsidRPr="00C322A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This research was supported by [Funder name], Grant/Project No. [XXXX], “Title of the project” (if applicable).</w:t>
+      </w:r>
+      <w:r w:rsidR="00C322A4" w:rsidRPr="00C322A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C322A4" w:rsidRPr="00C322A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C322A4" w:rsidRPr="00C322A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="234DFF80" w14:textId="59B31A7E" w:rsidR="005333CF" w:rsidRDefault="008B272C" w:rsidP="008B272C">
+    <w:p w14:paraId="157C0757" w14:textId="77777777" w:rsidR="00CF6CC5" w:rsidRDefault="00CF6CC5" w:rsidP="008B272C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009B4BAA">
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F8D98A" w14:textId="0A040C8E" w:rsidR="008B272C" w:rsidRPr="00CF6CC5" w:rsidRDefault="00CF6CC5" w:rsidP="008B272C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6CC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Acknowledgements:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Collate acknowledgements in a separate section at the end of the paper, before the references, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A717EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>if necessary.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA06E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA06E6" w:rsidRPr="00FA06E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> or generated during the research. If no new data was created or if data cannot be shared due to ethical or privacy constraints, a statement must still be provided.</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA06E6" w:rsidRPr="00FA06E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xample</w:t>
+      </w:r>
+      <w:r w:rsidR="00A717EB" w:rsidRPr="00701D75">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A717EB" w:rsidRPr="00A717EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(to be removed before submission)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A717EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA06E6" w:rsidRPr="00FA06E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The authors would like to thank [individuals/institutions] for their support during the research.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA06E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F5A263" w14:textId="6003CD50" w:rsidR="008B272C" w:rsidRPr="008B272C" w:rsidRDefault="008B272C" w:rsidP="008B272C">
+    <w:p w14:paraId="267FD642" w14:textId="77777777" w:rsidR="00CF6CC5" w:rsidRDefault="00CF6CC5" w:rsidP="008B272C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...156 lines deleted...]
-      </w:r>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A2F3607" w14:textId="77777777" w:rsidR="008B272C" w:rsidRDefault="008B272C" w:rsidP="008B272C">
+    <w:p w14:paraId="234DFF80" w14:textId="107A77C5" w:rsidR="005333CF" w:rsidRDefault="008B272C" w:rsidP="008B272C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Data Availability Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B272C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6DFF" w:rsidRPr="001C6DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Anti-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6DFF" w:rsidRPr="001C6DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>orruption Studies and Research</w:t>
+      </w:r>
+      <w:r w:rsidR="005333CF" w:rsidRPr="005333CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> journal encourages authors to make their research data openly available. This section requires authors to provide information on the location of the data that supports their reported findings, including links to publicly archived datasets that were </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005333CF" w:rsidRPr="005333CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>analyzed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005333CF" w:rsidRPr="005333CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or generated during the research. If no new data was created or if data cannot be shared due to ethical or privacy constraints, a statement must still be provided.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2268E095" w14:textId="263A293A" w:rsidR="008B272C" w:rsidRPr="008B272C" w:rsidRDefault="008B272C" w:rsidP="008B272C">
+    <w:p w14:paraId="2E648D04" w14:textId="77777777" w:rsidR="008B272C" w:rsidRPr="008B272C" w:rsidRDefault="008B272C" w:rsidP="008B272C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-      </w:r>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E648D04" w14:textId="77777777" w:rsidR="008B272C" w:rsidRPr="008B272C" w:rsidRDefault="008B272C" w:rsidP="008B272C">
+    <w:p w14:paraId="52B6C3E3" w14:textId="5F135A4E" w:rsidR="00034F42" w:rsidRPr="00557547" w:rsidRDefault="00ED341F" w:rsidP="000642AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be format considering APA style </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD38F1" w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD38F1" w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A73" w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. The manuscript should include at least 15–20 relevant and up-to-date references.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="033569DB" w14:textId="27F3F048" w:rsidR="009B4BAA" w:rsidRPr="009B4BAA" w:rsidRDefault="009B4BAA" w:rsidP="009B4BAA">
+    <w:p w14:paraId="695220D0" w14:textId="77777777" w:rsidR="00DD4A73" w:rsidRPr="00557547" w:rsidRDefault="00ED341F" w:rsidP="000642AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> (optional)</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Citation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the text should be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FF5A1F" w14:textId="77777777" w:rsidR="008B272C" w:rsidRPr="009B4BAA" w:rsidRDefault="008B272C" w:rsidP="008B272C">
+    <w:p w14:paraId="65A39C00" w14:textId="77777777" w:rsidR="00DD4A73" w:rsidRDefault="00DD4A73" w:rsidP="00DD4A73">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC1B823" w14:textId="40285076" w:rsidR="00DD4A73" w:rsidRPr="00701D75" w:rsidRDefault="00DD4A73" w:rsidP="00DD4A73">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(to be removed before submission)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C682F4A" w14:textId="48EF5CE2" w:rsidR="00DD4A73" w:rsidRPr="00557547" w:rsidRDefault="00ED341F" w:rsidP="00DD4A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...67 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A73" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A73" w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00DD4A73" w:rsidRPr="00557547">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>APA style</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DD4A73" w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A73" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="0046185A" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="008016E4" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A73" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...39 lines deleted...]
-      <w:r w:rsidR="008016E4" w:rsidRPr="006A5F35">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00EF7561">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, bold</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A73" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3424E1" w14:textId="77777777" w:rsidR="00ED341F" w:rsidRDefault="00ED341F" w:rsidP="000642AD">
-[...13 lines deleted...]
-    <w:p w14:paraId="52B6C3E3" w14:textId="13FF5C09" w:rsidR="00034F42" w:rsidRPr="00ED341F" w:rsidRDefault="00ED341F" w:rsidP="000642AD">
+    <w:p w14:paraId="6DCD2442" w14:textId="77777777" w:rsidR="00E50488" w:rsidRDefault="00E50488" w:rsidP="000642AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED341F">
-[...77 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="303467ED" w14:textId="34BED215" w:rsidR="00ED341F" w:rsidRDefault="00ED341F" w:rsidP="000642AD">
-[...49 lines deleted...]
-    <w:p w14:paraId="69479227" w14:textId="43294ECC" w:rsidR="00DD38F1" w:rsidRPr="00DD38F1" w:rsidRDefault="00E50488" w:rsidP="00DD38F1">
+    <w:p w14:paraId="69479227" w14:textId="43294ECC" w:rsidR="00DD38F1" w:rsidRPr="00557547" w:rsidRDefault="00E50488" w:rsidP="00DD38F1">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E50488">
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Stiglitz, J.</w:t>
       </w:r>
-      <w:r w:rsidR="00057369">
+      <w:r w:rsidR="00057369" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E50488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E. (2019, October). Addressing Climate Change through Price and Non-Price Interventions. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD38F1">
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>European Economic Review,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD38F1">
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DD38F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>119</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD38F1">
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594-612. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00DD38F1">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00557547">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.euroecorev.2019.05.007</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DD38F1">
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C439DEE" w14:textId="6D719A1D" w:rsidR="00DD38F1" w:rsidRPr="00DD38F1" w:rsidRDefault="00DD38F1" w:rsidP="00DD38F1">
+    <w:p w14:paraId="2C439DEE" w14:textId="6D719A1D" w:rsidR="00DD38F1" w:rsidRPr="00557547" w:rsidRDefault="00DD38F1" w:rsidP="00DD38F1">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD38F1">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Weking, J., Desouza, K. C., Fielt, E., &amp; Kowalkiewicz, M. (2023). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD38F1">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Met</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t xml:space="preserve">Metaverse-Enabled Entrepreneurship. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>averse-E</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Journal of Business Venturing Insights,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">nabled </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ntrepreneurship. </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t xml:space="preserve">, Article e00375. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00557547">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.jbvi.2023.e00375</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Journal of Business Venturing Insights,</w:t>
-[...67 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A816BC" w14:textId="22C0BD01" w:rsidR="0046185A" w:rsidRPr="00E50488" w:rsidRDefault="0046185A" w:rsidP="000700BD">
+    <w:p w14:paraId="60A816BC" w14:textId="22C0BD01" w:rsidR="0046185A" w:rsidRPr="00557547" w:rsidRDefault="0046185A" w:rsidP="000700BD">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DD38F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bouoiyour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD38F1">
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DD38F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, J., Selmi, R.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50488" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DD38F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00E50488" w:rsidRPr="00DD38F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DD38F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Wohar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DD38F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidR="00057369" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DD38F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00057369">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E. (2019)</w:t>
+      </w:r>
+      <w:r w:rsidR="003615A5" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DD38F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="003615A5" w:rsidRPr="00DD38F1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Safe </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C84" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E50488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD3C84" w:rsidRPr="00E50488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C84" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E50488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Face </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD3C84" w:rsidRPr="00E50488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Presidential </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C84" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E50488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Election Uncertainty: A Comparison </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD3C84" w:rsidRPr="00E50488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">between Bitcoin, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C84" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E50488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oil </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD3C84" w:rsidRPr="00E50488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C84" w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E50488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Precious Metals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50488">
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Applied Economics, 51</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50488">
+      <w:r w:rsidRPr="00557547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(57), 6076-6088. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00E50488">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00557547">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00036846.2019.1645289</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78765E2D" w14:textId="77777777" w:rsidR="00057369" w:rsidRDefault="00570145" w:rsidP="00057369">
-[...1077 lines deleted...]
-    <w:p w14:paraId="66C4F700" w14:textId="77777777" w:rsidR="00DB3331" w:rsidRDefault="00DB3331" w:rsidP="00ED341F">
+    <w:p w14:paraId="71F4E931" w14:textId="0C92E4EE" w:rsidR="00E50488" w:rsidRPr="00557547" w:rsidRDefault="009465F1" w:rsidP="00DD4A73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A73" w:rsidRPr="00557547">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="116DBF2A" w14:textId="4433DE80" w:rsidR="003E31FB" w:rsidRPr="00780BCC" w:rsidRDefault="00780BCC" w:rsidP="00ED341F">
-[...4 lines deleted...]
-        <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="10AE1CD4" w14:textId="0CAB8014" w:rsidR="00701D75" w:rsidRDefault="00701D75" w:rsidP="00701D75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...17 lines deleted...]
-        <w:t>Example</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Appendix A (optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BA1F66" w14:textId="346755A6" w:rsidR="00780BCC" w:rsidRPr="00780BCC" w:rsidRDefault="006C63AD" w:rsidP="00ED341F">
-[...4 lines deleted...]
-        <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A9C9A80" w14:textId="689E96B8" w:rsidR="00701D75" w:rsidRPr="00734F86" w:rsidRDefault="00701D75" w:rsidP="00734F86">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006C63AD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Appendix B (optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFE64F6" w14:textId="77777777" w:rsidR="00780BCC" w:rsidRPr="00ED341F" w:rsidRDefault="00780BCC" w:rsidP="00780BCC">
-[...1526 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId25"/>
+    <w:sectPr w:rsidR="00701D75" w:rsidRPr="00734F86" w:rsidSect="008A4763">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1928" w:right="1418" w:bottom="1928" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1702" w:right="1418" w:bottom="1418" w:left="1418" w:header="568" w:footer="552" w:gutter="0"/>
       <w:pgNumType w:start="7"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56EA74AD" w14:textId="77777777" w:rsidR="008A3A53" w:rsidRDefault="008A3A53" w:rsidP="00F34E5D">
+    <w:p w14:paraId="48D07A11" w14:textId="77777777" w:rsidR="00FB5D5D" w:rsidRDefault="00FB5D5D" w:rsidP="00F34E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AE738C9" w14:textId="77777777" w:rsidR="008A3A53" w:rsidRDefault="008A3A53" w:rsidP="00F34E5D">
+    <w:p w14:paraId="54C7A068" w14:textId="77777777" w:rsidR="00FB5D5D" w:rsidRDefault="00FB5D5D" w:rsidP="00F34E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:i/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US"/>
       </w:rPr>
-    </w:pPr>
-[...154 lines deleted...]
-  </w:p>
+      <w:id w:val="480893878"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="17B0633D" w14:textId="5C53461E" w:rsidR="008D4C8E" w:rsidRPr="00A67441" w:rsidRDefault="00A67441" w:rsidP="00A67441">
+        <w:pPr>
+          <w:pStyle w:val="a9"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5451790F" wp14:editId="7E888164">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-74930</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-374549</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="6535420" cy="794385"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="32" name="Прямоугольник 32"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6535420" cy="794385"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0851B63B" w14:textId="70A99E41" w:rsidR="00A67441" w:rsidRPr="008A4763" w:rsidRDefault="00A67441" w:rsidP="00A67441">
+                              <w:pPr>
+                                <w:pStyle w:val="a9"/>
+                                <w:spacing w:line="276" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="008A4763">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">© </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>Author</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008A4763">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>(</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>s</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008A4763">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">) </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>Initials</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008A4763">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">, </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>Surname</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008A4763">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>(</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>s</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008A4763">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">), </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>Year</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008A4763">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> (</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>левый</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008A4763">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>угол</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008A4763">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="39BA72AF" w14:textId="3C27F3C4" w:rsidR="00A67441" w:rsidRPr="00A67441" w:rsidRDefault="00A67441" w:rsidP="00A67441">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:noProof/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:drawing>
+                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30C227ED" wp14:editId="3E7F904A">
+                                    <wp:extent cx="492885" cy="173629"/>
+                                    <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                                    <wp:docPr id="16" name="Рисунок 16"/>
+                                    <wp:cNvGraphicFramePr>
+                                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                    </wp:cNvGraphicFramePr>
+                                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                          <pic:nvPicPr>
+                                            <pic:cNvPr id="16" name="Рисунок 16"/>
+                                            <pic:cNvPicPr>
+                                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                            </pic:cNvPicPr>
+                                          </pic:nvPicPr>
+                                          <pic:blipFill>
+                                            <a:blip r:embed="rId1">
+                                              <a:extLst>
+                                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                                </a:ext>
+                                              </a:extLst>
+                                            </a:blip>
+                                            <a:stretch>
+                                              <a:fillRect/>
+                                            </a:stretch>
+                                          </pic:blipFill>
+                                          <pic:spPr bwMode="auto">
+                                            <a:xfrm>
+                                              <a:off x="0" y="0"/>
+                                              <a:ext cx="492885" cy="173629"/>
+                                            </a:xfrm>
+                                            <a:prstGeom prst="rect">
+                                              <a:avLst/>
+                                            </a:prstGeom>
+                                            <a:noFill/>
+                                            <a:ln>
+                                              <a:noFill/>
+                                            </a:ln>
+                                          </pic:spPr>
+                                        </pic:pic>
+                                      </a:graphicData>
+                                    </a:graphic>
+                                  </wp:inline>
+                                </w:drawing>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>Licensed under the</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="005A0DF2">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:hyperlink r:id="rId2" w:history="1">
+                                <w:r w:rsidRPr="005A0DF2">
+                                  <w:rPr>
+                                    <w:rStyle w:val="a3"/>
+                                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    <w:b/>
+                                    <w:i/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                    <w:lang w:val="en-GB"/>
+                                  </w:rPr>
+                                  <w:t>Creative Commons License - Attribution 4.0 International (CC BY 4.0)</w:t>
+                                </w:r>
+                              </w:hyperlink>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict>
+                <v:rect w14:anchorId="5451790F" id="Прямоугольник 32" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-5.9pt;margin-top:-29.5pt;width:514.6pt;height:62.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFC/qTcgIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kST+COkWQIsOA&#10;oi3WDj0rslQbkEWNUmJnv36U7DhdW+wwzAeZEslH8onU1XVbG7ZT6CuwOR+fjDhTVkJR2Zec/3ha&#10;f7ngzAdhC2HAqpzvlefXi8+frho3VxMowRQKGYFYP29czssQ3DzLvCxVLfwJOGVJqQFrEWiLL1mB&#10;oiH02mST0egsawALhyCV93R60yn5IuFrrWS419qrwEzOKbeQVkzrJq7Z4krMX1C4spJ9GuIfsqhF&#10;ZSnoAHUjgmBbrN5B1ZVE8KDDiYQ6A60rqVINVM149Kaax1I4lWohcrwbaPL/D1be7R7dAxINjfNz&#10;T2KsotVYxz/lx9pE1n4gS7WBSTo8m53OphPiVJLu/HJ6ejGLbGZHb4c+fFVQsyjkHOkyEkdid+tD&#10;Z3owicEsrCtj0oUY+8cBYcaT7JhiksLeqGhn7HelWVVQUpMUIHWPWhlkO0H3LqRUNow7VSkK1R3P&#10;RvT1KQ8eqYAEGJE1JTRg9wCxM99jd+X09tFVpeYbnEd/S6xzHjxSZLBhcK4rC/gRgKGq+sid/YGk&#10;jprIUmg3LZlEcQPF/gEZQjcF3sl1RTdzK3x4EEhtT5dJoxzuadEGmpxDL3FWAv766DzaUzeSlrOG&#10;xijn/udWoOLMfLPUp5fj6TTOXdpMZ+exYfC1ZvNaY7f1CujGxvRoOJnEaB/MQdQI9TNN/DJGJZWw&#10;kmLnXAY8bFahG296M6RaLpMZzZoT4dY+OhnBI8Gx857aZ4Gub89AjX0Hh5ET8zdd2tlGTwvLbQBd&#10;pRY+8tpTT3Oaeqh/U+JD8HqfrI4v3+I3AAAA//8DAFBLAwQUAAYACAAAACEAB0rjB98AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FrHCEIJcSpAQgj1UFHg7tjbJCJeR7bz&#10;07fHPcFtVjOa/abcLrZnE/rQOZIg1hkwJO1MR42Er8/X1QZYiIqM6h2hhBMG2FaXF6UqjJvpA6dD&#10;bFgqoVAoCW2MQ8F50C1aFdZuQEre0XmrYjp9w41Xcyq3Pb/Jspxb1VH60KoBX1rUP4fRSvh2x+fZ&#10;6prep9O+G992XuvNTsrrq+XpEVjEJf6F4Yyf0KFKTLUbyQTWS1gJkdBjEncPadQ5kYn7W2C1hDwX&#10;wKuS/99Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFC/qTcgIAAEEFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAHSuMH3wAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" filled="f" stroked="f" strokeweight="1pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="0851B63B" w14:textId="70A99E41" w:rsidR="00A67441" w:rsidRPr="008A4763" w:rsidRDefault="00A67441" w:rsidP="00A67441">
+                        <w:pPr>
+                          <w:pStyle w:val="a9"/>
+                          <w:spacing w:line="276" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="008A4763">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">© </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>Author</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008A4763">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>s</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008A4763">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">) </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>Initials</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008A4763">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">, </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>Surname</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008A4763">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>s</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008A4763">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">), </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>Year</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008A4763">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> (</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>левый</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008A4763">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>угол</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008A4763">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="39BA72AF" w14:textId="3C27F3C4" w:rsidR="00A67441" w:rsidRPr="00A67441" w:rsidRDefault="00A67441" w:rsidP="00A67441">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:noProof/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30C227ED" wp14:editId="3E7F904A">
+                              <wp:extent cx="492885" cy="173629"/>
+                              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                              <wp:docPr id="16" name="Рисунок 16"/>
+                              <wp:cNvGraphicFramePr>
+                                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              </wp:cNvGraphicFramePr>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="16" name="Рисунок 16"/>
+                                      <pic:cNvPicPr>
+                                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                      </pic:cNvPicPr>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId1">
+                                        <a:extLst>
+                                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                          </a:ext>
+                                        </a:extLst>
+                                      </a:blip>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="492885" cy="173629"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:noFill/>
+                                      <a:ln>
+                                        <a:noFill/>
+                                      </a:ln>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>Licensed under the</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="005A0DF2">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:hyperlink r:id="rId3" w:history="1">
+                          <w:r w:rsidRPr="005A0DF2">
+                            <w:rPr>
+                              <w:rStyle w:val="a3"/>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:b/>
+                              <w:i/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>Creative Commons License - Attribution 4.0 International (CC BY 4.0)</w:t>
+                          </w:r>
+                        </w:hyperlink>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+        <w:r w:rsidRPr="00A67441">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00A67441">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00A67441">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00A67441">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A67441">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D1541E2" w14:textId="77777777" w:rsidR="008A3A53" w:rsidRDefault="008A3A53" w:rsidP="00F34E5D">
+    <w:p w14:paraId="72AB7ECA" w14:textId="77777777" w:rsidR="00FB5D5D" w:rsidRDefault="00FB5D5D" w:rsidP="00F34E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F961803" w14:textId="77777777" w:rsidR="008A3A53" w:rsidRDefault="008A3A53" w:rsidP="00F34E5D">
+    <w:p w14:paraId="0A278973" w14:textId="77777777" w:rsidR="00FB5D5D" w:rsidRDefault="00FB5D5D" w:rsidP="00F34E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="af0"/>
       </w:rPr>
       <w:id w:val="-225991455"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="55B873AE" w14:textId="0B027B65" w:rsidR="006A5F35" w:rsidRDefault="006A5F35" w:rsidP="002C4E0D">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="af0"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af0"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="747BBD47" w14:textId="77777777" w:rsidR="006A5F35" w:rsidRDefault="006A5F35">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...65 lines deleted...]
-  </w:sdt>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:id w:val="-13998854"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
         <w:i/>
-        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:color w:val="FF0000"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6180DFA5" w14:textId="533AB2A4" w:rsidR="008D4C8E" w:rsidRPr="006A5F35" w:rsidRDefault="008D4C8E" w:rsidP="00224296">
+      <w:p w14:paraId="50CFFA77" w14:textId="77777777" w:rsidR="00060586" w:rsidRDefault="00291B20" w:rsidP="00291B20">
         <w:pPr>
           <w:pStyle w:val="a4"/>
-          <w:jc w:val="center"/>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:b/>
+            <w:i/>
             <w:color w:val="000000" w:themeColor="text1"/>
-            <w:lang w:val="en-GB"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
-      </w:p>
-[...3 lines deleted...]
-          <w:jc w:val="both"/>
+        <w:r>
           <w:rPr>
-            <w:b/>
             <w:i/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-        </w:pPr>
+          <w:t>Anti-</w:t>
+        </w:r>
+        <w:r w:rsidR="00C322A4">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>C</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>orruption Studies and Research</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006A5F35">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>, Vol. X</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D936C7">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
+        <w:r w:rsidRPr="006A5F35">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>No</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D936C7">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">. </w:t>
+        </w:r>
+        <w:r w:rsidRPr="006A5F35">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>X</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D936C7">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D936C7">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="FF0000"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C47F56">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="FF0000"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>XX</w:t>
+        </w:r>
+        <w:r w:rsidR="00060586">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="FF0000"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
         <w:hyperlink r:id="rId1" w:history="1">
-          <w:r w:rsidR="00236636" w:rsidRPr="00FD70AC">
+          <w:r w:rsidR="00060586" w:rsidRPr="00DA42C2">
             <w:rPr>
               <w:rStyle w:val="a3"/>
-              <w:b/>
-[...2 lines deleted...]
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>www.acsar.uz</w:t>
+            <w:t>https://acsar.uz/</w:t>
           </w:r>
         </w:hyperlink>
+        <w:r w:rsidR="00060586">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
         <w:r w:rsidR="00236636">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:b/>
             <w:i/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:tab/>
-          <w:t xml:space="preserve">                    </w:t>
+          <w:t xml:space="preserve">              </w:t>
         </w:r>
-        <w:r w:rsidR="008D4C8E" w:rsidRPr="006A5F35">
+      </w:p>
+      <w:p w14:paraId="2810AB50" w14:textId="4363B424" w:rsidR="008D4C8E" w:rsidRPr="00862B29" w:rsidRDefault="00862B29" w:rsidP="00291B20">
+        <w:pPr>
+          <w:pStyle w:val="a4"/>
           <w:rPr>
+            <w:bCs/>
             <w:i/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="FF0000"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">                         </w:t>
+        </w:pPr>
+        <w:r w:rsidRPr="00862B29">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:bCs/>
+            <w:i/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Here, list for example the first two authors followed by “et al.” and part of the article title.</w:t>
         </w:r>
-        <w:r w:rsidR="005F63DC" w:rsidRPr="006A5F35">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:bCs/>
             <w:i/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00862B29">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:bCs/>
+            <w:i/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>(not for authors</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:bCs/>
+            <w:i/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidR="008D4C8E" w:rsidRPr="00862B29">
+          <w:rPr>
+            <w:bCs/>
+            <w:i/>
+            <w:color w:val="FF0000"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r w:rsidR="005F63DC" w:rsidRPr="00862B29">
+          <w:rPr>
+            <w:bCs/>
+            <w:i/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t xml:space="preserve">                              </w:t>
         </w:r>
-        <w:r w:rsidR="008D4C8E" w:rsidRPr="006A5F35">
+        <w:r w:rsidR="008D4C8E" w:rsidRPr="00862B29">
           <w:rPr>
+            <w:bCs/>
             <w:i/>
-            <w:color w:val="000000" w:themeColor="text1"/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t xml:space="preserve">                         </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1057" type="#_x0000_t75" style="width:11.5pt;height:11.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1064" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="019F534C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9F435C6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -19759,278 +27046,285 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="881937613">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2001229214">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="956763379">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="992415490">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1954557154">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1639069396">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1427266703">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="958532334">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1207138325">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1779256273">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1460411876">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1098869499">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="456872992">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1353647999">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1650287004">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="646595635">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="366759006">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1135294155">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="107742168">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1924098477">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1886209563">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1458329515">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1249920430">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="581987606">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="85807886">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="252786166">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="843280572">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1419059347">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1174489440">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1200704205">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="491875274">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1363440737">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1770850518">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="379742922">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="226692795">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC624D"/>
     <w:rsid w:val="0000124D"/>
     <w:rsid w:val="000023EB"/>
     <w:rsid w:val="00002C1E"/>
     <w:rsid w:val="000030A9"/>
     <w:rsid w:val="00003161"/>
     <w:rsid w:val="00003A2E"/>
     <w:rsid w:val="00005529"/>
     <w:rsid w:val="000068AF"/>
     <w:rsid w:val="00006D50"/>
     <w:rsid w:val="00006EE2"/>
     <w:rsid w:val="000078A4"/>
     <w:rsid w:val="00007CA2"/>
     <w:rsid w:val="000100A9"/>
     <w:rsid w:val="000100AF"/>
     <w:rsid w:val="00010964"/>
     <w:rsid w:val="000148EB"/>
     <w:rsid w:val="00014E13"/>
     <w:rsid w:val="000153D8"/>
     <w:rsid w:val="00015409"/>
     <w:rsid w:val="00015D58"/>
     <w:rsid w:val="00017526"/>
     <w:rsid w:val="00017EC4"/>
+    <w:rsid w:val="00020FEE"/>
     <w:rsid w:val="0002125F"/>
     <w:rsid w:val="00024231"/>
     <w:rsid w:val="00024999"/>
     <w:rsid w:val="00024D54"/>
     <w:rsid w:val="0002739A"/>
     <w:rsid w:val="0002777E"/>
     <w:rsid w:val="00027B15"/>
     <w:rsid w:val="000304A2"/>
     <w:rsid w:val="000310BE"/>
     <w:rsid w:val="00031310"/>
     <w:rsid w:val="000329C1"/>
     <w:rsid w:val="00033CA1"/>
     <w:rsid w:val="00034011"/>
     <w:rsid w:val="0003437E"/>
     <w:rsid w:val="000347E8"/>
     <w:rsid w:val="00034B7B"/>
     <w:rsid w:val="00034DC1"/>
     <w:rsid w:val="00034ECD"/>
     <w:rsid w:val="00034F42"/>
     <w:rsid w:val="00034FDE"/>
     <w:rsid w:val="0003795F"/>
     <w:rsid w:val="00037A05"/>
     <w:rsid w:val="00040556"/>
     <w:rsid w:val="00042C1D"/>
     <w:rsid w:val="000434AF"/>
     <w:rsid w:val="00051692"/>
     <w:rsid w:val="0005554D"/>
     <w:rsid w:val="00055A5F"/>
     <w:rsid w:val="000570D6"/>
     <w:rsid w:val="00057369"/>
     <w:rsid w:val="00060402"/>
+    <w:rsid w:val="00060586"/>
     <w:rsid w:val="00061417"/>
     <w:rsid w:val="00061553"/>
     <w:rsid w:val="0006193B"/>
     <w:rsid w:val="00063008"/>
     <w:rsid w:val="00063CBD"/>
     <w:rsid w:val="000642AD"/>
     <w:rsid w:val="000657E2"/>
     <w:rsid w:val="00066372"/>
     <w:rsid w:val="00066DDA"/>
     <w:rsid w:val="00067880"/>
     <w:rsid w:val="00067EB4"/>
     <w:rsid w:val="00067F10"/>
     <w:rsid w:val="000702A0"/>
     <w:rsid w:val="000703AF"/>
     <w:rsid w:val="00070CCB"/>
     <w:rsid w:val="00076E66"/>
     <w:rsid w:val="00077A67"/>
     <w:rsid w:val="00080655"/>
     <w:rsid w:val="000807C7"/>
     <w:rsid w:val="0008105D"/>
+    <w:rsid w:val="000814EC"/>
     <w:rsid w:val="00082028"/>
     <w:rsid w:val="00082DD0"/>
     <w:rsid w:val="00082DFC"/>
     <w:rsid w:val="00082F4B"/>
     <w:rsid w:val="00085901"/>
     <w:rsid w:val="00085E05"/>
     <w:rsid w:val="00085FA1"/>
+    <w:rsid w:val="000873FD"/>
     <w:rsid w:val="000900EC"/>
     <w:rsid w:val="0009046C"/>
     <w:rsid w:val="000909E9"/>
     <w:rsid w:val="00090F10"/>
     <w:rsid w:val="00091947"/>
     <w:rsid w:val="000929F0"/>
     <w:rsid w:val="000941BD"/>
     <w:rsid w:val="00094EBB"/>
     <w:rsid w:val="00095EB0"/>
     <w:rsid w:val="00096FF0"/>
     <w:rsid w:val="000972C2"/>
     <w:rsid w:val="00097C87"/>
     <w:rsid w:val="000A09CB"/>
     <w:rsid w:val="000A20DA"/>
     <w:rsid w:val="000A3C78"/>
     <w:rsid w:val="000A3FE6"/>
     <w:rsid w:val="000A4290"/>
     <w:rsid w:val="000A43B1"/>
     <w:rsid w:val="000A5119"/>
     <w:rsid w:val="000A5202"/>
     <w:rsid w:val="000A6314"/>
     <w:rsid w:val="000A6CB4"/>
     <w:rsid w:val="000A7B7F"/>
     <w:rsid w:val="000B1504"/>
     <w:rsid w:val="000B1935"/>
@@ -20064,96 +27358,100 @@
     <w:rsid w:val="000E4676"/>
     <w:rsid w:val="000E6E91"/>
     <w:rsid w:val="000E75CC"/>
     <w:rsid w:val="000F1727"/>
     <w:rsid w:val="000F3907"/>
     <w:rsid w:val="000F432C"/>
     <w:rsid w:val="000F552F"/>
     <w:rsid w:val="000F5691"/>
     <w:rsid w:val="000F5C68"/>
     <w:rsid w:val="00101C48"/>
     <w:rsid w:val="00105056"/>
     <w:rsid w:val="0011094A"/>
     <w:rsid w:val="00111AFA"/>
     <w:rsid w:val="00111DA6"/>
     <w:rsid w:val="00112112"/>
     <w:rsid w:val="0011266B"/>
     <w:rsid w:val="00112DC7"/>
     <w:rsid w:val="00114899"/>
     <w:rsid w:val="001161A1"/>
     <w:rsid w:val="001167C0"/>
     <w:rsid w:val="00116D19"/>
     <w:rsid w:val="0012073F"/>
     <w:rsid w:val="0012081B"/>
     <w:rsid w:val="00120D5E"/>
     <w:rsid w:val="001214E5"/>
+    <w:rsid w:val="001219CF"/>
     <w:rsid w:val="00122BC9"/>
     <w:rsid w:val="001231C0"/>
     <w:rsid w:val="001252E0"/>
     <w:rsid w:val="00127730"/>
     <w:rsid w:val="001321CC"/>
     <w:rsid w:val="00132231"/>
     <w:rsid w:val="00133E9E"/>
     <w:rsid w:val="00135610"/>
     <w:rsid w:val="00135FEF"/>
     <w:rsid w:val="0013751E"/>
     <w:rsid w:val="00137F4C"/>
     <w:rsid w:val="001402BE"/>
     <w:rsid w:val="00140CAA"/>
     <w:rsid w:val="00140DFF"/>
     <w:rsid w:val="0014263D"/>
     <w:rsid w:val="00143496"/>
     <w:rsid w:val="00144F36"/>
     <w:rsid w:val="00145EB1"/>
     <w:rsid w:val="0014714D"/>
+    <w:rsid w:val="0015080A"/>
     <w:rsid w:val="00150D40"/>
     <w:rsid w:val="00151669"/>
     <w:rsid w:val="001522C1"/>
     <w:rsid w:val="0015428D"/>
     <w:rsid w:val="00154690"/>
     <w:rsid w:val="00155674"/>
+    <w:rsid w:val="00155677"/>
     <w:rsid w:val="00155E98"/>
     <w:rsid w:val="00160EC2"/>
     <w:rsid w:val="001617FB"/>
     <w:rsid w:val="001628B6"/>
     <w:rsid w:val="00162F9D"/>
     <w:rsid w:val="0016358B"/>
     <w:rsid w:val="001665B9"/>
     <w:rsid w:val="0016693E"/>
     <w:rsid w:val="00167408"/>
     <w:rsid w:val="00172196"/>
     <w:rsid w:val="001722C8"/>
     <w:rsid w:val="001728C1"/>
     <w:rsid w:val="00172D61"/>
     <w:rsid w:val="00173F7C"/>
     <w:rsid w:val="00174B4E"/>
     <w:rsid w:val="00175B19"/>
     <w:rsid w:val="0017694B"/>
     <w:rsid w:val="0017714C"/>
     <w:rsid w:val="0017739C"/>
     <w:rsid w:val="00180C8F"/>
     <w:rsid w:val="001822CB"/>
+    <w:rsid w:val="001822F4"/>
     <w:rsid w:val="00182559"/>
     <w:rsid w:val="00182E2E"/>
     <w:rsid w:val="001835FA"/>
     <w:rsid w:val="00183BE1"/>
     <w:rsid w:val="00185270"/>
     <w:rsid w:val="00185851"/>
     <w:rsid w:val="0018604C"/>
     <w:rsid w:val="001865EE"/>
     <w:rsid w:val="0018716F"/>
     <w:rsid w:val="001872E6"/>
     <w:rsid w:val="001873DA"/>
     <w:rsid w:val="00190D00"/>
     <w:rsid w:val="00192702"/>
     <w:rsid w:val="00192914"/>
     <w:rsid w:val="00192D10"/>
     <w:rsid w:val="00193515"/>
     <w:rsid w:val="001956B9"/>
     <w:rsid w:val="0019582F"/>
     <w:rsid w:val="0019614B"/>
     <w:rsid w:val="00196787"/>
     <w:rsid w:val="001A1243"/>
     <w:rsid w:val="001A40E4"/>
     <w:rsid w:val="001A45BA"/>
     <w:rsid w:val="001A4C0A"/>
     <w:rsid w:val="001A7601"/>
@@ -20193,50 +27491,51 @@
     <w:rsid w:val="001F5365"/>
     <w:rsid w:val="001F6C9D"/>
     <w:rsid w:val="001F7CBC"/>
     <w:rsid w:val="001F7FCE"/>
     <w:rsid w:val="0020021F"/>
     <w:rsid w:val="00200984"/>
     <w:rsid w:val="00200A40"/>
     <w:rsid w:val="00201114"/>
     <w:rsid w:val="00201B84"/>
     <w:rsid w:val="00203186"/>
     <w:rsid w:val="002031F2"/>
     <w:rsid w:val="00204072"/>
     <w:rsid w:val="00204413"/>
     <w:rsid w:val="00204EE2"/>
     <w:rsid w:val="00205024"/>
     <w:rsid w:val="00205BB9"/>
     <w:rsid w:val="00205C4C"/>
     <w:rsid w:val="00205E89"/>
     <w:rsid w:val="00206277"/>
     <w:rsid w:val="002069CE"/>
     <w:rsid w:val="00207233"/>
     <w:rsid w:val="00207853"/>
     <w:rsid w:val="0021301B"/>
     <w:rsid w:val="0021343A"/>
     <w:rsid w:val="00216937"/>
+    <w:rsid w:val="002177CE"/>
     <w:rsid w:val="002201D2"/>
     <w:rsid w:val="002211FD"/>
     <w:rsid w:val="0022161B"/>
     <w:rsid w:val="002216A4"/>
     <w:rsid w:val="0022367F"/>
     <w:rsid w:val="002236E6"/>
     <w:rsid w:val="00223FC0"/>
     <w:rsid w:val="00224296"/>
     <w:rsid w:val="002249D6"/>
     <w:rsid w:val="00226B1C"/>
     <w:rsid w:val="002272CC"/>
     <w:rsid w:val="0023265C"/>
     <w:rsid w:val="0023287E"/>
     <w:rsid w:val="002328A0"/>
     <w:rsid w:val="00236636"/>
     <w:rsid w:val="002378BF"/>
     <w:rsid w:val="00237A37"/>
     <w:rsid w:val="00240F31"/>
     <w:rsid w:val="00241FCD"/>
     <w:rsid w:val="0024214C"/>
     <w:rsid w:val="00244999"/>
     <w:rsid w:val="00245B40"/>
     <w:rsid w:val="002473AA"/>
     <w:rsid w:val="00247B7B"/>
     <w:rsid w:val="0025039B"/>
@@ -20248,74 +27547,77 @@
     <w:rsid w:val="00260DE2"/>
     <w:rsid w:val="00260F4D"/>
     <w:rsid w:val="00262493"/>
     <w:rsid w:val="00262FAB"/>
     <w:rsid w:val="00263205"/>
     <w:rsid w:val="00264589"/>
     <w:rsid w:val="0026519D"/>
     <w:rsid w:val="00265E76"/>
     <w:rsid w:val="00266615"/>
     <w:rsid w:val="00272650"/>
     <w:rsid w:val="00272D42"/>
     <w:rsid w:val="00273094"/>
     <w:rsid w:val="002733BD"/>
     <w:rsid w:val="002740F6"/>
     <w:rsid w:val="002741AF"/>
     <w:rsid w:val="0027489C"/>
     <w:rsid w:val="002752AB"/>
     <w:rsid w:val="00275592"/>
     <w:rsid w:val="00277297"/>
     <w:rsid w:val="002801DB"/>
     <w:rsid w:val="00281462"/>
     <w:rsid w:val="0028166C"/>
     <w:rsid w:val="002823A3"/>
     <w:rsid w:val="00282AAF"/>
     <w:rsid w:val="00283E1A"/>
+    <w:rsid w:val="00284C51"/>
     <w:rsid w:val="00285668"/>
     <w:rsid w:val="0028700E"/>
     <w:rsid w:val="00290672"/>
     <w:rsid w:val="00290DFF"/>
     <w:rsid w:val="00291343"/>
     <w:rsid w:val="0029175A"/>
+    <w:rsid w:val="00291B20"/>
     <w:rsid w:val="00291C53"/>
     <w:rsid w:val="00292797"/>
     <w:rsid w:val="002928B1"/>
     <w:rsid w:val="00295BCE"/>
     <w:rsid w:val="002975B4"/>
     <w:rsid w:val="002A0A16"/>
     <w:rsid w:val="002A2471"/>
     <w:rsid w:val="002A3349"/>
     <w:rsid w:val="002A463A"/>
     <w:rsid w:val="002A5056"/>
     <w:rsid w:val="002A5CCA"/>
     <w:rsid w:val="002A5EC4"/>
     <w:rsid w:val="002B0802"/>
     <w:rsid w:val="002B0C08"/>
     <w:rsid w:val="002B4610"/>
     <w:rsid w:val="002B4E4B"/>
     <w:rsid w:val="002C0054"/>
     <w:rsid w:val="002C030F"/>
+    <w:rsid w:val="002C22CC"/>
     <w:rsid w:val="002C3B8B"/>
     <w:rsid w:val="002C4C53"/>
     <w:rsid w:val="002C58E7"/>
     <w:rsid w:val="002C761B"/>
     <w:rsid w:val="002D1235"/>
     <w:rsid w:val="002D369D"/>
     <w:rsid w:val="002D460A"/>
     <w:rsid w:val="002D49F5"/>
     <w:rsid w:val="002D52DF"/>
     <w:rsid w:val="002D646E"/>
     <w:rsid w:val="002E0294"/>
     <w:rsid w:val="002E09A4"/>
     <w:rsid w:val="002E09AC"/>
     <w:rsid w:val="002E0E9A"/>
     <w:rsid w:val="002E0F1C"/>
     <w:rsid w:val="002E3518"/>
     <w:rsid w:val="002E54D5"/>
     <w:rsid w:val="002E5A28"/>
     <w:rsid w:val="002E6414"/>
     <w:rsid w:val="002F0C55"/>
     <w:rsid w:val="002F0D86"/>
     <w:rsid w:val="002F2A7E"/>
     <w:rsid w:val="002F3E09"/>
     <w:rsid w:val="002F534B"/>
     <w:rsid w:val="002F7D0A"/>
@@ -20387,305 +27689,318 @@
     <w:rsid w:val="003938CB"/>
     <w:rsid w:val="00393E0C"/>
     <w:rsid w:val="00394A8C"/>
     <w:rsid w:val="003958A0"/>
     <w:rsid w:val="00396843"/>
     <w:rsid w:val="00396F03"/>
     <w:rsid w:val="00396FDD"/>
     <w:rsid w:val="003A02F2"/>
     <w:rsid w:val="003A1795"/>
     <w:rsid w:val="003A20B4"/>
     <w:rsid w:val="003A28FA"/>
     <w:rsid w:val="003A4936"/>
     <w:rsid w:val="003A66B6"/>
     <w:rsid w:val="003A684C"/>
     <w:rsid w:val="003B0C5D"/>
     <w:rsid w:val="003B114B"/>
     <w:rsid w:val="003B36FE"/>
     <w:rsid w:val="003B498F"/>
     <w:rsid w:val="003B6036"/>
     <w:rsid w:val="003B70D0"/>
     <w:rsid w:val="003C295F"/>
     <w:rsid w:val="003C3A21"/>
     <w:rsid w:val="003C5BF5"/>
     <w:rsid w:val="003C6995"/>
     <w:rsid w:val="003D0CD5"/>
+    <w:rsid w:val="003D114E"/>
     <w:rsid w:val="003D115B"/>
     <w:rsid w:val="003D1171"/>
     <w:rsid w:val="003D2317"/>
     <w:rsid w:val="003D2AF0"/>
     <w:rsid w:val="003D39BD"/>
     <w:rsid w:val="003D478A"/>
     <w:rsid w:val="003D4A1B"/>
     <w:rsid w:val="003D4CA6"/>
     <w:rsid w:val="003D5323"/>
     <w:rsid w:val="003E03EE"/>
     <w:rsid w:val="003E0458"/>
     <w:rsid w:val="003E08B0"/>
     <w:rsid w:val="003E11BF"/>
     <w:rsid w:val="003E15A1"/>
     <w:rsid w:val="003E25E4"/>
     <w:rsid w:val="003E31FB"/>
     <w:rsid w:val="003E5EDF"/>
     <w:rsid w:val="003E6F5E"/>
     <w:rsid w:val="003F128F"/>
     <w:rsid w:val="003F1ECA"/>
     <w:rsid w:val="003F229F"/>
     <w:rsid w:val="003F299E"/>
     <w:rsid w:val="003F308D"/>
     <w:rsid w:val="003F33D1"/>
     <w:rsid w:val="003F3A0F"/>
     <w:rsid w:val="003F65CE"/>
     <w:rsid w:val="00400593"/>
     <w:rsid w:val="0040114C"/>
     <w:rsid w:val="004017B5"/>
     <w:rsid w:val="00402D9F"/>
     <w:rsid w:val="00403894"/>
     <w:rsid w:val="00404B40"/>
     <w:rsid w:val="004061E8"/>
     <w:rsid w:val="00406EE3"/>
     <w:rsid w:val="00412768"/>
     <w:rsid w:val="00412D9C"/>
     <w:rsid w:val="00413F4C"/>
     <w:rsid w:val="00414084"/>
     <w:rsid w:val="00414F47"/>
     <w:rsid w:val="00420511"/>
     <w:rsid w:val="0042097C"/>
     <w:rsid w:val="00420E44"/>
     <w:rsid w:val="004220C8"/>
     <w:rsid w:val="00422B0C"/>
     <w:rsid w:val="00427106"/>
     <w:rsid w:val="00430D42"/>
+    <w:rsid w:val="00432E2E"/>
     <w:rsid w:val="00433498"/>
     <w:rsid w:val="00434EA5"/>
     <w:rsid w:val="004359B2"/>
     <w:rsid w:val="00435F29"/>
     <w:rsid w:val="00435FE2"/>
     <w:rsid w:val="00440609"/>
     <w:rsid w:val="00441CF0"/>
     <w:rsid w:val="00442562"/>
     <w:rsid w:val="00444958"/>
     <w:rsid w:val="00446E29"/>
     <w:rsid w:val="00450344"/>
     <w:rsid w:val="00450955"/>
     <w:rsid w:val="00451A1E"/>
     <w:rsid w:val="00451A52"/>
     <w:rsid w:val="004537C5"/>
     <w:rsid w:val="0045418C"/>
     <w:rsid w:val="00455A23"/>
     <w:rsid w:val="004562D8"/>
     <w:rsid w:val="004566B6"/>
     <w:rsid w:val="0046185A"/>
     <w:rsid w:val="00461E70"/>
     <w:rsid w:val="00461F13"/>
     <w:rsid w:val="00462D41"/>
     <w:rsid w:val="0046590C"/>
     <w:rsid w:val="004659C5"/>
     <w:rsid w:val="00466173"/>
     <w:rsid w:val="004676F5"/>
     <w:rsid w:val="00471AAE"/>
     <w:rsid w:val="00472673"/>
     <w:rsid w:val="00473742"/>
     <w:rsid w:val="00474A89"/>
     <w:rsid w:val="00474BF7"/>
     <w:rsid w:val="0047503D"/>
     <w:rsid w:val="00475FE8"/>
     <w:rsid w:val="00481756"/>
     <w:rsid w:val="004830AA"/>
     <w:rsid w:val="00483CC4"/>
     <w:rsid w:val="00484965"/>
     <w:rsid w:val="004867B8"/>
     <w:rsid w:val="00487410"/>
     <w:rsid w:val="00492A7D"/>
     <w:rsid w:val="00492B54"/>
     <w:rsid w:val="004940AA"/>
+    <w:rsid w:val="00494540"/>
     <w:rsid w:val="0049494E"/>
     <w:rsid w:val="004A047F"/>
     <w:rsid w:val="004A2485"/>
     <w:rsid w:val="004A268A"/>
     <w:rsid w:val="004A2BE2"/>
     <w:rsid w:val="004A3668"/>
     <w:rsid w:val="004A4104"/>
     <w:rsid w:val="004A4222"/>
     <w:rsid w:val="004A43C3"/>
     <w:rsid w:val="004A4695"/>
     <w:rsid w:val="004A5B4C"/>
     <w:rsid w:val="004A5C93"/>
     <w:rsid w:val="004A6A4B"/>
     <w:rsid w:val="004A787E"/>
     <w:rsid w:val="004B0618"/>
     <w:rsid w:val="004B079A"/>
     <w:rsid w:val="004B1DA9"/>
+    <w:rsid w:val="004B20E7"/>
     <w:rsid w:val="004B2483"/>
     <w:rsid w:val="004B2AB5"/>
+    <w:rsid w:val="004B3E5D"/>
     <w:rsid w:val="004B3F15"/>
     <w:rsid w:val="004B429D"/>
     <w:rsid w:val="004B4489"/>
     <w:rsid w:val="004C107C"/>
     <w:rsid w:val="004C1156"/>
     <w:rsid w:val="004C3A0C"/>
     <w:rsid w:val="004C721A"/>
     <w:rsid w:val="004C76C6"/>
     <w:rsid w:val="004C77FD"/>
     <w:rsid w:val="004D00CE"/>
     <w:rsid w:val="004D3C09"/>
     <w:rsid w:val="004D4032"/>
     <w:rsid w:val="004D4672"/>
     <w:rsid w:val="004D4D05"/>
     <w:rsid w:val="004D4EBF"/>
     <w:rsid w:val="004D60FD"/>
     <w:rsid w:val="004D64EA"/>
     <w:rsid w:val="004E23F8"/>
+    <w:rsid w:val="004E4755"/>
     <w:rsid w:val="004E57D1"/>
     <w:rsid w:val="004E7965"/>
     <w:rsid w:val="004F0244"/>
     <w:rsid w:val="004F1D9B"/>
     <w:rsid w:val="004F46F7"/>
     <w:rsid w:val="004F4A77"/>
     <w:rsid w:val="004F6DEB"/>
     <w:rsid w:val="004F7863"/>
     <w:rsid w:val="005003D4"/>
     <w:rsid w:val="005006CF"/>
     <w:rsid w:val="005015AB"/>
     <w:rsid w:val="00502071"/>
     <w:rsid w:val="0050254C"/>
     <w:rsid w:val="00502E0A"/>
     <w:rsid w:val="005034F7"/>
     <w:rsid w:val="0050581B"/>
     <w:rsid w:val="00505C65"/>
     <w:rsid w:val="005076A1"/>
     <w:rsid w:val="00511270"/>
     <w:rsid w:val="00512028"/>
     <w:rsid w:val="00513C5E"/>
     <w:rsid w:val="0051437A"/>
     <w:rsid w:val="005161AC"/>
     <w:rsid w:val="00517258"/>
     <w:rsid w:val="0051753E"/>
     <w:rsid w:val="00517867"/>
+    <w:rsid w:val="00517EB9"/>
     <w:rsid w:val="00520954"/>
     <w:rsid w:val="00521324"/>
     <w:rsid w:val="00522C8D"/>
     <w:rsid w:val="005233CE"/>
     <w:rsid w:val="00524076"/>
     <w:rsid w:val="00524A2F"/>
     <w:rsid w:val="005251B3"/>
     <w:rsid w:val="00525C9A"/>
     <w:rsid w:val="00526118"/>
     <w:rsid w:val="00526451"/>
     <w:rsid w:val="0052645E"/>
     <w:rsid w:val="00530657"/>
     <w:rsid w:val="005308FC"/>
     <w:rsid w:val="00532CB5"/>
     <w:rsid w:val="005333CF"/>
     <w:rsid w:val="00536C27"/>
     <w:rsid w:val="00536D78"/>
     <w:rsid w:val="00537A01"/>
     <w:rsid w:val="00537F07"/>
     <w:rsid w:val="005403DD"/>
     <w:rsid w:val="00540AFF"/>
     <w:rsid w:val="00540EF1"/>
     <w:rsid w:val="0054106B"/>
     <w:rsid w:val="0054287A"/>
     <w:rsid w:val="00542B92"/>
     <w:rsid w:val="005434DF"/>
     <w:rsid w:val="00546C44"/>
     <w:rsid w:val="00547514"/>
     <w:rsid w:val="0055076A"/>
     <w:rsid w:val="0055263B"/>
     <w:rsid w:val="00552EE0"/>
     <w:rsid w:val="005532CA"/>
     <w:rsid w:val="00553AAB"/>
     <w:rsid w:val="00553B91"/>
     <w:rsid w:val="0055436C"/>
     <w:rsid w:val="00554882"/>
     <w:rsid w:val="005562F0"/>
+    <w:rsid w:val="00557547"/>
     <w:rsid w:val="00561A6E"/>
+    <w:rsid w:val="0056334C"/>
     <w:rsid w:val="005635A1"/>
     <w:rsid w:val="0056420E"/>
     <w:rsid w:val="005648AF"/>
     <w:rsid w:val="00564E13"/>
     <w:rsid w:val="005664DE"/>
     <w:rsid w:val="00567B3C"/>
     <w:rsid w:val="00567BD6"/>
     <w:rsid w:val="00570145"/>
     <w:rsid w:val="005709AB"/>
     <w:rsid w:val="005715A2"/>
     <w:rsid w:val="00571A20"/>
     <w:rsid w:val="005721C7"/>
     <w:rsid w:val="005728E1"/>
     <w:rsid w:val="00575750"/>
     <w:rsid w:val="0058029C"/>
     <w:rsid w:val="005812A9"/>
     <w:rsid w:val="005813CB"/>
     <w:rsid w:val="00581A56"/>
     <w:rsid w:val="005835FF"/>
     <w:rsid w:val="00583E14"/>
     <w:rsid w:val="00584109"/>
     <w:rsid w:val="005844AA"/>
     <w:rsid w:val="00590C74"/>
     <w:rsid w:val="00591C49"/>
     <w:rsid w:val="0059220B"/>
     <w:rsid w:val="0059421E"/>
     <w:rsid w:val="00594873"/>
     <w:rsid w:val="005948A1"/>
     <w:rsid w:val="00595051"/>
     <w:rsid w:val="00596809"/>
     <w:rsid w:val="005A0D73"/>
+    <w:rsid w:val="005A0DF2"/>
     <w:rsid w:val="005A20E2"/>
     <w:rsid w:val="005A22E5"/>
     <w:rsid w:val="005A35D8"/>
     <w:rsid w:val="005A39B0"/>
     <w:rsid w:val="005A4E8A"/>
     <w:rsid w:val="005A512F"/>
+    <w:rsid w:val="005A6F92"/>
     <w:rsid w:val="005A74ED"/>
     <w:rsid w:val="005B00A9"/>
     <w:rsid w:val="005B0879"/>
     <w:rsid w:val="005B1641"/>
     <w:rsid w:val="005B1F73"/>
+    <w:rsid w:val="005B20F8"/>
     <w:rsid w:val="005B33F0"/>
     <w:rsid w:val="005B6A89"/>
     <w:rsid w:val="005B7731"/>
     <w:rsid w:val="005C1DF1"/>
     <w:rsid w:val="005C3E25"/>
     <w:rsid w:val="005C5E4F"/>
     <w:rsid w:val="005D0B06"/>
     <w:rsid w:val="005D0B48"/>
     <w:rsid w:val="005D0E44"/>
     <w:rsid w:val="005D1039"/>
     <w:rsid w:val="005D1138"/>
     <w:rsid w:val="005D14F1"/>
     <w:rsid w:val="005D28BE"/>
     <w:rsid w:val="005D2A7A"/>
     <w:rsid w:val="005D3855"/>
     <w:rsid w:val="005D49F1"/>
     <w:rsid w:val="005D56CC"/>
     <w:rsid w:val="005D68F4"/>
     <w:rsid w:val="005E1A26"/>
     <w:rsid w:val="005E359C"/>
     <w:rsid w:val="005E42AE"/>
     <w:rsid w:val="005E4D39"/>
     <w:rsid w:val="005E6326"/>
+    <w:rsid w:val="005E6796"/>
     <w:rsid w:val="005E6E69"/>
     <w:rsid w:val="005E7620"/>
     <w:rsid w:val="005F008C"/>
     <w:rsid w:val="005F01D8"/>
     <w:rsid w:val="005F2146"/>
     <w:rsid w:val="005F214D"/>
     <w:rsid w:val="005F2186"/>
     <w:rsid w:val="005F27F0"/>
     <w:rsid w:val="005F3377"/>
     <w:rsid w:val="005F3A03"/>
     <w:rsid w:val="005F616F"/>
     <w:rsid w:val="005F6367"/>
     <w:rsid w:val="005F63DC"/>
     <w:rsid w:val="00600284"/>
     <w:rsid w:val="006022F0"/>
     <w:rsid w:val="00604135"/>
     <w:rsid w:val="0060658A"/>
     <w:rsid w:val="00610D4B"/>
     <w:rsid w:val="00611371"/>
     <w:rsid w:val="0061174D"/>
     <w:rsid w:val="00613D1F"/>
     <w:rsid w:val="0061456B"/>
     <w:rsid w:val="006145F7"/>
     <w:rsid w:val="00616FBA"/>
     <w:rsid w:val="00617DF4"/>
@@ -20735,341 +28050,354 @@
     <w:rsid w:val="00685269"/>
     <w:rsid w:val="0068551D"/>
     <w:rsid w:val="00686BE8"/>
     <w:rsid w:val="00687B1F"/>
     <w:rsid w:val="0069149E"/>
     <w:rsid w:val="00693890"/>
     <w:rsid w:val="00693A22"/>
     <w:rsid w:val="00694356"/>
     <w:rsid w:val="0069450D"/>
     <w:rsid w:val="006946C5"/>
     <w:rsid w:val="00694B80"/>
     <w:rsid w:val="00696723"/>
     <w:rsid w:val="00696D2D"/>
     <w:rsid w:val="00697A9B"/>
     <w:rsid w:val="00697C6C"/>
     <w:rsid w:val="00697F79"/>
     <w:rsid w:val="006A2232"/>
     <w:rsid w:val="006A22D0"/>
     <w:rsid w:val="006A3E58"/>
     <w:rsid w:val="006A5F35"/>
     <w:rsid w:val="006A68C6"/>
     <w:rsid w:val="006A6E21"/>
     <w:rsid w:val="006B00EF"/>
     <w:rsid w:val="006B146C"/>
     <w:rsid w:val="006B2764"/>
+    <w:rsid w:val="006B3149"/>
     <w:rsid w:val="006B317C"/>
     <w:rsid w:val="006B3751"/>
     <w:rsid w:val="006B48C0"/>
     <w:rsid w:val="006B7C88"/>
     <w:rsid w:val="006C0B2E"/>
     <w:rsid w:val="006C1991"/>
     <w:rsid w:val="006C2FF4"/>
     <w:rsid w:val="006C30BA"/>
     <w:rsid w:val="006C3C71"/>
     <w:rsid w:val="006C4105"/>
     <w:rsid w:val="006C48C6"/>
     <w:rsid w:val="006C49DC"/>
     <w:rsid w:val="006C63AD"/>
     <w:rsid w:val="006C68E6"/>
     <w:rsid w:val="006C7822"/>
     <w:rsid w:val="006D11DF"/>
     <w:rsid w:val="006D46E1"/>
     <w:rsid w:val="006D6510"/>
     <w:rsid w:val="006D6FE7"/>
     <w:rsid w:val="006E02AD"/>
     <w:rsid w:val="006E11E0"/>
     <w:rsid w:val="006E244F"/>
     <w:rsid w:val="006E2FED"/>
     <w:rsid w:val="006E301A"/>
     <w:rsid w:val="006E3C60"/>
     <w:rsid w:val="006E60A9"/>
     <w:rsid w:val="006E7442"/>
     <w:rsid w:val="006E75B9"/>
     <w:rsid w:val="006F0B36"/>
     <w:rsid w:val="006F0BA9"/>
     <w:rsid w:val="006F10AE"/>
     <w:rsid w:val="006F14EE"/>
     <w:rsid w:val="006F2510"/>
     <w:rsid w:val="006F3206"/>
     <w:rsid w:val="006F3399"/>
     <w:rsid w:val="006F3BA8"/>
     <w:rsid w:val="006F579A"/>
     <w:rsid w:val="006F57A1"/>
     <w:rsid w:val="006F5F65"/>
     <w:rsid w:val="006F6E7D"/>
     <w:rsid w:val="007001B2"/>
+    <w:rsid w:val="00701D75"/>
     <w:rsid w:val="00703067"/>
     <w:rsid w:val="00703542"/>
     <w:rsid w:val="00704954"/>
     <w:rsid w:val="00705AAC"/>
     <w:rsid w:val="00706ACE"/>
     <w:rsid w:val="00707513"/>
     <w:rsid w:val="0071146D"/>
     <w:rsid w:val="007126D8"/>
     <w:rsid w:val="00715B5A"/>
     <w:rsid w:val="00715D9C"/>
     <w:rsid w:val="007173F6"/>
     <w:rsid w:val="0072006C"/>
     <w:rsid w:val="0072076E"/>
     <w:rsid w:val="007213EE"/>
     <w:rsid w:val="007218D1"/>
     <w:rsid w:val="00722A9E"/>
     <w:rsid w:val="00722C38"/>
     <w:rsid w:val="00723297"/>
     <w:rsid w:val="0072654F"/>
     <w:rsid w:val="00731380"/>
     <w:rsid w:val="00733087"/>
     <w:rsid w:val="0073409A"/>
     <w:rsid w:val="00734EE1"/>
+    <w:rsid w:val="00734F86"/>
     <w:rsid w:val="007351E9"/>
     <w:rsid w:val="00735779"/>
     <w:rsid w:val="00737BCA"/>
     <w:rsid w:val="00743A8A"/>
     <w:rsid w:val="00744802"/>
     <w:rsid w:val="00744D77"/>
     <w:rsid w:val="00746544"/>
     <w:rsid w:val="007516EC"/>
     <w:rsid w:val="00752293"/>
     <w:rsid w:val="00754973"/>
     <w:rsid w:val="0075611D"/>
     <w:rsid w:val="0076042F"/>
     <w:rsid w:val="007618DA"/>
     <w:rsid w:val="00765250"/>
     <w:rsid w:val="00766A09"/>
     <w:rsid w:val="0076760A"/>
     <w:rsid w:val="00767B9B"/>
     <w:rsid w:val="0077000A"/>
     <w:rsid w:val="007721A8"/>
     <w:rsid w:val="0077296A"/>
     <w:rsid w:val="00772A2B"/>
+    <w:rsid w:val="00772D9A"/>
     <w:rsid w:val="00774362"/>
     <w:rsid w:val="00774583"/>
     <w:rsid w:val="007771E3"/>
     <w:rsid w:val="00780176"/>
     <w:rsid w:val="00780BCC"/>
     <w:rsid w:val="0078154C"/>
     <w:rsid w:val="00782500"/>
     <w:rsid w:val="007827F0"/>
     <w:rsid w:val="00783668"/>
     <w:rsid w:val="00784495"/>
     <w:rsid w:val="00784CD4"/>
     <w:rsid w:val="00785ED7"/>
     <w:rsid w:val="0078742C"/>
     <w:rsid w:val="00790F48"/>
     <w:rsid w:val="007918DD"/>
     <w:rsid w:val="00791940"/>
     <w:rsid w:val="00791EDD"/>
     <w:rsid w:val="00792ADC"/>
     <w:rsid w:val="00793EB8"/>
     <w:rsid w:val="00794456"/>
     <w:rsid w:val="00795D5F"/>
     <w:rsid w:val="00796228"/>
     <w:rsid w:val="00797462"/>
     <w:rsid w:val="00797ADB"/>
     <w:rsid w:val="007A0FE7"/>
     <w:rsid w:val="007A104B"/>
     <w:rsid w:val="007A18F5"/>
     <w:rsid w:val="007A47C6"/>
     <w:rsid w:val="007A6517"/>
     <w:rsid w:val="007A76A0"/>
     <w:rsid w:val="007B1078"/>
     <w:rsid w:val="007B2E79"/>
     <w:rsid w:val="007B3539"/>
     <w:rsid w:val="007B4E9C"/>
     <w:rsid w:val="007B72B7"/>
     <w:rsid w:val="007C156E"/>
     <w:rsid w:val="007C1A99"/>
     <w:rsid w:val="007C1F3F"/>
     <w:rsid w:val="007C2175"/>
     <w:rsid w:val="007C2986"/>
     <w:rsid w:val="007C2F48"/>
+    <w:rsid w:val="007C3B00"/>
     <w:rsid w:val="007C3E69"/>
     <w:rsid w:val="007C51E5"/>
     <w:rsid w:val="007D1CFE"/>
     <w:rsid w:val="007D2275"/>
     <w:rsid w:val="007D3C92"/>
     <w:rsid w:val="007D5C2D"/>
     <w:rsid w:val="007D612F"/>
     <w:rsid w:val="007D617D"/>
     <w:rsid w:val="007D675C"/>
     <w:rsid w:val="007D7129"/>
     <w:rsid w:val="007D7B9D"/>
     <w:rsid w:val="007E0E21"/>
     <w:rsid w:val="007E24D5"/>
     <w:rsid w:val="007E2DD5"/>
     <w:rsid w:val="007E4742"/>
     <w:rsid w:val="007E4D88"/>
     <w:rsid w:val="007E7280"/>
     <w:rsid w:val="007E7439"/>
     <w:rsid w:val="007E7865"/>
     <w:rsid w:val="007F040E"/>
     <w:rsid w:val="007F0731"/>
     <w:rsid w:val="007F0745"/>
     <w:rsid w:val="007F0793"/>
     <w:rsid w:val="007F1914"/>
     <w:rsid w:val="007F2283"/>
     <w:rsid w:val="007F2D21"/>
     <w:rsid w:val="007F3B07"/>
     <w:rsid w:val="007F4555"/>
     <w:rsid w:val="007F5CDC"/>
     <w:rsid w:val="007F6254"/>
     <w:rsid w:val="007F709C"/>
     <w:rsid w:val="007F7145"/>
     <w:rsid w:val="007F72E2"/>
     <w:rsid w:val="00800472"/>
     <w:rsid w:val="008016E4"/>
     <w:rsid w:val="00801CA2"/>
     <w:rsid w:val="00802CAD"/>
     <w:rsid w:val="008053ED"/>
     <w:rsid w:val="00805B91"/>
     <w:rsid w:val="0080626B"/>
     <w:rsid w:val="0080731F"/>
+    <w:rsid w:val="00813609"/>
     <w:rsid w:val="00815357"/>
     <w:rsid w:val="00815A2F"/>
     <w:rsid w:val="00816289"/>
     <w:rsid w:val="00817806"/>
     <w:rsid w:val="00820BB1"/>
     <w:rsid w:val="00821518"/>
     <w:rsid w:val="00821C43"/>
     <w:rsid w:val="00821FBA"/>
     <w:rsid w:val="00822113"/>
     <w:rsid w:val="00822141"/>
     <w:rsid w:val="008225AF"/>
     <w:rsid w:val="00822736"/>
     <w:rsid w:val="00822E61"/>
     <w:rsid w:val="0082510B"/>
     <w:rsid w:val="00825BC4"/>
     <w:rsid w:val="00825F72"/>
     <w:rsid w:val="00827A87"/>
     <w:rsid w:val="008335DA"/>
     <w:rsid w:val="0083375D"/>
     <w:rsid w:val="00833F66"/>
     <w:rsid w:val="008341CA"/>
     <w:rsid w:val="00834232"/>
     <w:rsid w:val="00835364"/>
     <w:rsid w:val="008378AA"/>
     <w:rsid w:val="008401C2"/>
     <w:rsid w:val="00843532"/>
     <w:rsid w:val="008504F5"/>
     <w:rsid w:val="008507D7"/>
     <w:rsid w:val="0085173C"/>
     <w:rsid w:val="0085193E"/>
     <w:rsid w:val="00851F5B"/>
     <w:rsid w:val="00853909"/>
     <w:rsid w:val="00854223"/>
     <w:rsid w:val="008554E3"/>
     <w:rsid w:val="00855902"/>
     <w:rsid w:val="00856F04"/>
     <w:rsid w:val="00860690"/>
     <w:rsid w:val="00860B98"/>
     <w:rsid w:val="0086221A"/>
     <w:rsid w:val="008628D6"/>
+    <w:rsid w:val="00862B29"/>
     <w:rsid w:val="00862C1C"/>
     <w:rsid w:val="008679DA"/>
     <w:rsid w:val="008727FA"/>
     <w:rsid w:val="0087289C"/>
     <w:rsid w:val="008729E6"/>
     <w:rsid w:val="00872A97"/>
     <w:rsid w:val="008753C4"/>
     <w:rsid w:val="00876782"/>
     <w:rsid w:val="00876CE6"/>
     <w:rsid w:val="00882CAB"/>
     <w:rsid w:val="00882CE1"/>
     <w:rsid w:val="00882DB9"/>
     <w:rsid w:val="00883B7E"/>
     <w:rsid w:val="008864AC"/>
     <w:rsid w:val="00886601"/>
+    <w:rsid w:val="008876BF"/>
     <w:rsid w:val="008879F2"/>
     <w:rsid w:val="0089043A"/>
     <w:rsid w:val="008916E4"/>
     <w:rsid w:val="0089395B"/>
     <w:rsid w:val="00893A25"/>
     <w:rsid w:val="00894754"/>
     <w:rsid w:val="008948C8"/>
     <w:rsid w:val="00894D42"/>
     <w:rsid w:val="00895041"/>
     <w:rsid w:val="00895C5B"/>
     <w:rsid w:val="00895CC1"/>
     <w:rsid w:val="00897C3A"/>
     <w:rsid w:val="008A027D"/>
     <w:rsid w:val="008A1188"/>
     <w:rsid w:val="008A18E3"/>
     <w:rsid w:val="008A1B05"/>
     <w:rsid w:val="008A1FBE"/>
     <w:rsid w:val="008A34DB"/>
     <w:rsid w:val="008A3A53"/>
     <w:rsid w:val="008A437D"/>
     <w:rsid w:val="008A44FD"/>
+    <w:rsid w:val="008A4763"/>
     <w:rsid w:val="008A535E"/>
     <w:rsid w:val="008A6031"/>
     <w:rsid w:val="008B0658"/>
     <w:rsid w:val="008B14FA"/>
     <w:rsid w:val="008B204F"/>
     <w:rsid w:val="008B272C"/>
     <w:rsid w:val="008B42A8"/>
     <w:rsid w:val="008B549D"/>
     <w:rsid w:val="008B5B6C"/>
     <w:rsid w:val="008B5E84"/>
     <w:rsid w:val="008B647A"/>
     <w:rsid w:val="008B7956"/>
+    <w:rsid w:val="008C008A"/>
     <w:rsid w:val="008C00D8"/>
     <w:rsid w:val="008C1168"/>
     <w:rsid w:val="008C1768"/>
     <w:rsid w:val="008C384B"/>
     <w:rsid w:val="008C43AC"/>
     <w:rsid w:val="008C5225"/>
     <w:rsid w:val="008C78EC"/>
     <w:rsid w:val="008D0C4A"/>
     <w:rsid w:val="008D19A8"/>
     <w:rsid w:val="008D2EC2"/>
     <w:rsid w:val="008D4A2A"/>
     <w:rsid w:val="008D4C8E"/>
     <w:rsid w:val="008D5814"/>
     <w:rsid w:val="008D5ED6"/>
     <w:rsid w:val="008D6094"/>
     <w:rsid w:val="008D6A20"/>
     <w:rsid w:val="008D793A"/>
     <w:rsid w:val="008E01C5"/>
     <w:rsid w:val="008E01DE"/>
     <w:rsid w:val="008E176C"/>
+    <w:rsid w:val="008E4653"/>
     <w:rsid w:val="008E492E"/>
     <w:rsid w:val="008E4EFC"/>
     <w:rsid w:val="008E5C63"/>
     <w:rsid w:val="008E5E41"/>
     <w:rsid w:val="008F0416"/>
     <w:rsid w:val="008F04B4"/>
     <w:rsid w:val="008F11F2"/>
     <w:rsid w:val="008F1F5A"/>
     <w:rsid w:val="009012F6"/>
     <w:rsid w:val="0090191B"/>
     <w:rsid w:val="00902117"/>
     <w:rsid w:val="0090380A"/>
+    <w:rsid w:val="00903C7F"/>
     <w:rsid w:val="00904050"/>
     <w:rsid w:val="00905B9E"/>
     <w:rsid w:val="00907D5A"/>
     <w:rsid w:val="00907E6D"/>
+    <w:rsid w:val="00907E7B"/>
     <w:rsid w:val="00911496"/>
     <w:rsid w:val="009147C0"/>
     <w:rsid w:val="009156E0"/>
     <w:rsid w:val="0091603C"/>
     <w:rsid w:val="0091693C"/>
     <w:rsid w:val="00916B69"/>
     <w:rsid w:val="00916E9D"/>
     <w:rsid w:val="009202FF"/>
     <w:rsid w:val="009234B4"/>
     <w:rsid w:val="00923CDB"/>
     <w:rsid w:val="00924A15"/>
     <w:rsid w:val="00924A87"/>
     <w:rsid w:val="00924FA5"/>
     <w:rsid w:val="00926F7B"/>
     <w:rsid w:val="00927220"/>
     <w:rsid w:val="00927A66"/>
     <w:rsid w:val="009309D2"/>
     <w:rsid w:val="00931DB5"/>
     <w:rsid w:val="009337BA"/>
     <w:rsid w:val="0093547E"/>
     <w:rsid w:val="00942A1A"/>
     <w:rsid w:val="00942B68"/>
     <w:rsid w:val="009465F1"/>
     <w:rsid w:val="00947E2E"/>
     <w:rsid w:val="009513F5"/>
@@ -21091,82 +28419,84 @@
     <w:rsid w:val="009678B3"/>
     <w:rsid w:val="00970E36"/>
     <w:rsid w:val="00972E8D"/>
     <w:rsid w:val="00973145"/>
     <w:rsid w:val="0097513E"/>
     <w:rsid w:val="00977ED0"/>
     <w:rsid w:val="00980140"/>
     <w:rsid w:val="00981050"/>
     <w:rsid w:val="009817FC"/>
     <w:rsid w:val="00981826"/>
     <w:rsid w:val="009818C6"/>
     <w:rsid w:val="00981F93"/>
     <w:rsid w:val="0098317C"/>
     <w:rsid w:val="0098321D"/>
     <w:rsid w:val="009839FC"/>
     <w:rsid w:val="00986AC5"/>
     <w:rsid w:val="009871C2"/>
     <w:rsid w:val="00987B68"/>
     <w:rsid w:val="009904A7"/>
     <w:rsid w:val="00990B9D"/>
     <w:rsid w:val="009926D3"/>
     <w:rsid w:val="00993320"/>
     <w:rsid w:val="0099373B"/>
     <w:rsid w:val="00993CE4"/>
     <w:rsid w:val="0099452E"/>
+    <w:rsid w:val="00995331"/>
     <w:rsid w:val="00996718"/>
     <w:rsid w:val="00996C21"/>
     <w:rsid w:val="0099718C"/>
     <w:rsid w:val="009A01E6"/>
     <w:rsid w:val="009A06EC"/>
     <w:rsid w:val="009A0C7E"/>
     <w:rsid w:val="009A223D"/>
     <w:rsid w:val="009A3C7A"/>
     <w:rsid w:val="009A53C0"/>
     <w:rsid w:val="009A552F"/>
     <w:rsid w:val="009A7224"/>
     <w:rsid w:val="009A7C24"/>
     <w:rsid w:val="009B1469"/>
     <w:rsid w:val="009B17D5"/>
     <w:rsid w:val="009B4548"/>
     <w:rsid w:val="009B45A2"/>
     <w:rsid w:val="009B4817"/>
     <w:rsid w:val="009B4BAA"/>
     <w:rsid w:val="009B5A32"/>
     <w:rsid w:val="009B5B3E"/>
     <w:rsid w:val="009B70EE"/>
     <w:rsid w:val="009B7451"/>
     <w:rsid w:val="009B773E"/>
     <w:rsid w:val="009C2695"/>
     <w:rsid w:val="009C2D44"/>
     <w:rsid w:val="009C35AD"/>
     <w:rsid w:val="009C366B"/>
     <w:rsid w:val="009C4A6A"/>
     <w:rsid w:val="009C5565"/>
     <w:rsid w:val="009C645D"/>
     <w:rsid w:val="009C742A"/>
     <w:rsid w:val="009D1D06"/>
+    <w:rsid w:val="009D1ED6"/>
     <w:rsid w:val="009D21E6"/>
     <w:rsid w:val="009D21EF"/>
     <w:rsid w:val="009D25BC"/>
     <w:rsid w:val="009D300E"/>
     <w:rsid w:val="009D3F8F"/>
     <w:rsid w:val="009D4F50"/>
     <w:rsid w:val="009D515F"/>
     <w:rsid w:val="009D52BC"/>
     <w:rsid w:val="009D52F9"/>
     <w:rsid w:val="009D58DC"/>
     <w:rsid w:val="009D7ADF"/>
     <w:rsid w:val="009E035C"/>
     <w:rsid w:val="009E0714"/>
     <w:rsid w:val="009E09DD"/>
     <w:rsid w:val="009E1DEC"/>
     <w:rsid w:val="009E218C"/>
     <w:rsid w:val="009E2C64"/>
     <w:rsid w:val="009E3515"/>
     <w:rsid w:val="009E3877"/>
     <w:rsid w:val="009E421C"/>
     <w:rsid w:val="009E46E8"/>
     <w:rsid w:val="009E4D03"/>
     <w:rsid w:val="009E5A92"/>
     <w:rsid w:val="009E62C2"/>
     <w:rsid w:val="009E7713"/>
@@ -21179,135 +28509,141 @@
     <w:rsid w:val="009F6688"/>
     <w:rsid w:val="00A02916"/>
     <w:rsid w:val="00A05729"/>
     <w:rsid w:val="00A10071"/>
     <w:rsid w:val="00A104A6"/>
     <w:rsid w:val="00A1091E"/>
     <w:rsid w:val="00A12D08"/>
     <w:rsid w:val="00A130CC"/>
     <w:rsid w:val="00A13B65"/>
     <w:rsid w:val="00A14804"/>
     <w:rsid w:val="00A21F14"/>
     <w:rsid w:val="00A2224C"/>
     <w:rsid w:val="00A23797"/>
     <w:rsid w:val="00A23CA2"/>
     <w:rsid w:val="00A25E00"/>
     <w:rsid w:val="00A312C8"/>
     <w:rsid w:val="00A331DE"/>
     <w:rsid w:val="00A3335D"/>
     <w:rsid w:val="00A34465"/>
     <w:rsid w:val="00A34C05"/>
     <w:rsid w:val="00A35AAD"/>
     <w:rsid w:val="00A37CCB"/>
     <w:rsid w:val="00A41E92"/>
     <w:rsid w:val="00A43A49"/>
     <w:rsid w:val="00A44486"/>
+    <w:rsid w:val="00A45B8B"/>
     <w:rsid w:val="00A4747B"/>
     <w:rsid w:val="00A47D41"/>
     <w:rsid w:val="00A51ABC"/>
+    <w:rsid w:val="00A520DA"/>
     <w:rsid w:val="00A530AF"/>
     <w:rsid w:val="00A531BF"/>
     <w:rsid w:val="00A53C4B"/>
     <w:rsid w:val="00A55C45"/>
     <w:rsid w:val="00A56C8E"/>
     <w:rsid w:val="00A601C7"/>
     <w:rsid w:val="00A60398"/>
     <w:rsid w:val="00A611B9"/>
     <w:rsid w:val="00A61FEA"/>
     <w:rsid w:val="00A63FFF"/>
     <w:rsid w:val="00A64F5C"/>
     <w:rsid w:val="00A66E90"/>
+    <w:rsid w:val="00A67441"/>
     <w:rsid w:val="00A67616"/>
     <w:rsid w:val="00A67820"/>
     <w:rsid w:val="00A67880"/>
     <w:rsid w:val="00A70AA8"/>
     <w:rsid w:val="00A70CB7"/>
     <w:rsid w:val="00A71131"/>
+    <w:rsid w:val="00A717EB"/>
     <w:rsid w:val="00A728DA"/>
     <w:rsid w:val="00A734B6"/>
     <w:rsid w:val="00A748A2"/>
     <w:rsid w:val="00A75E7A"/>
     <w:rsid w:val="00A76E63"/>
     <w:rsid w:val="00A77C81"/>
     <w:rsid w:val="00A8157F"/>
     <w:rsid w:val="00A815CC"/>
     <w:rsid w:val="00A81AB6"/>
     <w:rsid w:val="00A82AAD"/>
     <w:rsid w:val="00A8375B"/>
     <w:rsid w:val="00A83EB7"/>
     <w:rsid w:val="00A84075"/>
     <w:rsid w:val="00A8638D"/>
     <w:rsid w:val="00A86DC5"/>
     <w:rsid w:val="00A87A4B"/>
     <w:rsid w:val="00A87D2B"/>
     <w:rsid w:val="00A93A84"/>
     <w:rsid w:val="00A97CFE"/>
     <w:rsid w:val="00AA4199"/>
     <w:rsid w:val="00AA621D"/>
     <w:rsid w:val="00AB01E9"/>
     <w:rsid w:val="00AB0A2D"/>
     <w:rsid w:val="00AB10DD"/>
     <w:rsid w:val="00AB2C14"/>
     <w:rsid w:val="00AB3555"/>
     <w:rsid w:val="00AB3CF5"/>
     <w:rsid w:val="00AB61FE"/>
+    <w:rsid w:val="00AB6B22"/>
     <w:rsid w:val="00AB6E5E"/>
     <w:rsid w:val="00AB7130"/>
     <w:rsid w:val="00AC01EC"/>
     <w:rsid w:val="00AC1615"/>
     <w:rsid w:val="00AC17AA"/>
     <w:rsid w:val="00AC43CD"/>
     <w:rsid w:val="00AC4541"/>
     <w:rsid w:val="00AC4A55"/>
     <w:rsid w:val="00AC606A"/>
     <w:rsid w:val="00AC6216"/>
     <w:rsid w:val="00AC624D"/>
     <w:rsid w:val="00AC6B5B"/>
     <w:rsid w:val="00AC6B63"/>
     <w:rsid w:val="00AC71D3"/>
     <w:rsid w:val="00AD09BA"/>
     <w:rsid w:val="00AD3AAB"/>
     <w:rsid w:val="00AD7A58"/>
     <w:rsid w:val="00AE2147"/>
     <w:rsid w:val="00AE50EA"/>
     <w:rsid w:val="00AE6AA4"/>
     <w:rsid w:val="00AE7214"/>
     <w:rsid w:val="00AF0F83"/>
     <w:rsid w:val="00AF1BD4"/>
     <w:rsid w:val="00AF38B8"/>
     <w:rsid w:val="00AF3BCC"/>
     <w:rsid w:val="00AF3CBE"/>
     <w:rsid w:val="00AF4AAE"/>
     <w:rsid w:val="00AF509D"/>
     <w:rsid w:val="00AF65AB"/>
     <w:rsid w:val="00AF6C8E"/>
     <w:rsid w:val="00AF7AAB"/>
     <w:rsid w:val="00B010D0"/>
     <w:rsid w:val="00B01D49"/>
     <w:rsid w:val="00B01D99"/>
     <w:rsid w:val="00B021AA"/>
     <w:rsid w:val="00B021AC"/>
+    <w:rsid w:val="00B02C17"/>
     <w:rsid w:val="00B0352D"/>
     <w:rsid w:val="00B037FE"/>
     <w:rsid w:val="00B04B15"/>
     <w:rsid w:val="00B064BE"/>
     <w:rsid w:val="00B065F9"/>
     <w:rsid w:val="00B066CB"/>
     <w:rsid w:val="00B06B64"/>
     <w:rsid w:val="00B0737F"/>
     <w:rsid w:val="00B078EA"/>
     <w:rsid w:val="00B1015D"/>
     <w:rsid w:val="00B12C10"/>
     <w:rsid w:val="00B144D1"/>
     <w:rsid w:val="00B14684"/>
     <w:rsid w:val="00B16BB0"/>
     <w:rsid w:val="00B17FA9"/>
     <w:rsid w:val="00B20443"/>
     <w:rsid w:val="00B20A4D"/>
     <w:rsid w:val="00B21D21"/>
     <w:rsid w:val="00B235A0"/>
     <w:rsid w:val="00B245E7"/>
     <w:rsid w:val="00B24956"/>
     <w:rsid w:val="00B26405"/>
     <w:rsid w:val="00B26C98"/>
     <w:rsid w:val="00B30DBD"/>
     <w:rsid w:val="00B3165B"/>
@@ -21325,121 +28661,124 @@
     <w:rsid w:val="00B42405"/>
     <w:rsid w:val="00B45983"/>
     <w:rsid w:val="00B47EF6"/>
     <w:rsid w:val="00B504D2"/>
     <w:rsid w:val="00B50B64"/>
     <w:rsid w:val="00B51814"/>
     <w:rsid w:val="00B520BF"/>
     <w:rsid w:val="00B53111"/>
     <w:rsid w:val="00B543EE"/>
     <w:rsid w:val="00B55122"/>
     <w:rsid w:val="00B5576B"/>
     <w:rsid w:val="00B55D5F"/>
     <w:rsid w:val="00B55F09"/>
     <w:rsid w:val="00B5656B"/>
     <w:rsid w:val="00B5665A"/>
     <w:rsid w:val="00B5747E"/>
     <w:rsid w:val="00B619B4"/>
     <w:rsid w:val="00B6419D"/>
     <w:rsid w:val="00B64AFA"/>
     <w:rsid w:val="00B661E3"/>
     <w:rsid w:val="00B66414"/>
     <w:rsid w:val="00B67CF9"/>
     <w:rsid w:val="00B70336"/>
     <w:rsid w:val="00B70ED2"/>
     <w:rsid w:val="00B71249"/>
+    <w:rsid w:val="00B71CDD"/>
     <w:rsid w:val="00B7338F"/>
     <w:rsid w:val="00B751D6"/>
     <w:rsid w:val="00B759E3"/>
     <w:rsid w:val="00B7639D"/>
     <w:rsid w:val="00B808A6"/>
     <w:rsid w:val="00B83667"/>
     <w:rsid w:val="00B85BA1"/>
     <w:rsid w:val="00B875A1"/>
     <w:rsid w:val="00B905C7"/>
     <w:rsid w:val="00B90AAB"/>
     <w:rsid w:val="00B90BFD"/>
     <w:rsid w:val="00B9539C"/>
     <w:rsid w:val="00B964FC"/>
     <w:rsid w:val="00B96851"/>
     <w:rsid w:val="00B972C9"/>
     <w:rsid w:val="00B97D09"/>
     <w:rsid w:val="00BA30D2"/>
     <w:rsid w:val="00BA3AB3"/>
     <w:rsid w:val="00BA5E3B"/>
     <w:rsid w:val="00BA6573"/>
     <w:rsid w:val="00BA7434"/>
     <w:rsid w:val="00BA78A0"/>
     <w:rsid w:val="00BB0ED5"/>
     <w:rsid w:val="00BB1C09"/>
     <w:rsid w:val="00BB35B6"/>
     <w:rsid w:val="00BB423B"/>
     <w:rsid w:val="00BB47C5"/>
     <w:rsid w:val="00BB498C"/>
     <w:rsid w:val="00BB536A"/>
     <w:rsid w:val="00BB76E6"/>
     <w:rsid w:val="00BB791E"/>
+    <w:rsid w:val="00BC0A2D"/>
     <w:rsid w:val="00BC1FD0"/>
     <w:rsid w:val="00BC5508"/>
     <w:rsid w:val="00BC6259"/>
     <w:rsid w:val="00BC716E"/>
     <w:rsid w:val="00BD27C0"/>
     <w:rsid w:val="00BD304E"/>
     <w:rsid w:val="00BD3C84"/>
     <w:rsid w:val="00BD47D8"/>
     <w:rsid w:val="00BD75F5"/>
     <w:rsid w:val="00BE0267"/>
     <w:rsid w:val="00BE0B22"/>
     <w:rsid w:val="00BE15D3"/>
     <w:rsid w:val="00BE255C"/>
     <w:rsid w:val="00BE6AAE"/>
     <w:rsid w:val="00BF0036"/>
     <w:rsid w:val="00BF0143"/>
     <w:rsid w:val="00BF2C94"/>
     <w:rsid w:val="00BF4F84"/>
     <w:rsid w:val="00BF7891"/>
     <w:rsid w:val="00C00B0C"/>
     <w:rsid w:val="00C04075"/>
     <w:rsid w:val="00C057E0"/>
     <w:rsid w:val="00C05D12"/>
     <w:rsid w:val="00C05D98"/>
     <w:rsid w:val="00C068C8"/>
     <w:rsid w:val="00C10891"/>
     <w:rsid w:val="00C10AC8"/>
     <w:rsid w:val="00C10B7D"/>
     <w:rsid w:val="00C12CD3"/>
     <w:rsid w:val="00C12E22"/>
     <w:rsid w:val="00C14655"/>
     <w:rsid w:val="00C1537A"/>
     <w:rsid w:val="00C1588C"/>
     <w:rsid w:val="00C207A7"/>
     <w:rsid w:val="00C24147"/>
     <w:rsid w:val="00C26384"/>
     <w:rsid w:val="00C3000D"/>
     <w:rsid w:val="00C3089F"/>
     <w:rsid w:val="00C31193"/>
     <w:rsid w:val="00C31692"/>
+    <w:rsid w:val="00C322A4"/>
     <w:rsid w:val="00C3376F"/>
     <w:rsid w:val="00C34591"/>
     <w:rsid w:val="00C376C6"/>
     <w:rsid w:val="00C37FC1"/>
     <w:rsid w:val="00C40817"/>
     <w:rsid w:val="00C42512"/>
     <w:rsid w:val="00C43A51"/>
     <w:rsid w:val="00C44727"/>
     <w:rsid w:val="00C45005"/>
     <w:rsid w:val="00C45111"/>
     <w:rsid w:val="00C459F4"/>
     <w:rsid w:val="00C468FC"/>
     <w:rsid w:val="00C472B6"/>
     <w:rsid w:val="00C4734C"/>
     <w:rsid w:val="00C54113"/>
     <w:rsid w:val="00C5556C"/>
     <w:rsid w:val="00C557A9"/>
     <w:rsid w:val="00C56C00"/>
     <w:rsid w:val="00C56CA1"/>
     <w:rsid w:val="00C573BC"/>
     <w:rsid w:val="00C5786B"/>
     <w:rsid w:val="00C6045A"/>
     <w:rsid w:val="00C6160C"/>
     <w:rsid w:val="00C62213"/>
     <w:rsid w:val="00C62800"/>
@@ -21485,148 +28824,154 @@
     <w:rsid w:val="00CB6D7D"/>
     <w:rsid w:val="00CB7970"/>
     <w:rsid w:val="00CC1549"/>
     <w:rsid w:val="00CC1992"/>
     <w:rsid w:val="00CC2D1A"/>
     <w:rsid w:val="00CC3AC7"/>
     <w:rsid w:val="00CC3DE9"/>
     <w:rsid w:val="00CC3E1C"/>
     <w:rsid w:val="00CC6389"/>
     <w:rsid w:val="00CD162A"/>
     <w:rsid w:val="00CD429A"/>
     <w:rsid w:val="00CD7E9C"/>
     <w:rsid w:val="00CE0733"/>
     <w:rsid w:val="00CE21F1"/>
     <w:rsid w:val="00CE3BAC"/>
     <w:rsid w:val="00CE4196"/>
     <w:rsid w:val="00CE5351"/>
     <w:rsid w:val="00CE6DC9"/>
     <w:rsid w:val="00CF0DC8"/>
     <w:rsid w:val="00CF0DF2"/>
     <w:rsid w:val="00CF152F"/>
     <w:rsid w:val="00CF1873"/>
     <w:rsid w:val="00CF1C6C"/>
     <w:rsid w:val="00CF58E7"/>
     <w:rsid w:val="00CF66FC"/>
+    <w:rsid w:val="00CF6CC5"/>
     <w:rsid w:val="00D00318"/>
     <w:rsid w:val="00D009EE"/>
     <w:rsid w:val="00D016A7"/>
     <w:rsid w:val="00D0187A"/>
     <w:rsid w:val="00D01DB9"/>
     <w:rsid w:val="00D02E11"/>
     <w:rsid w:val="00D03417"/>
     <w:rsid w:val="00D05378"/>
     <w:rsid w:val="00D06500"/>
     <w:rsid w:val="00D0714C"/>
     <w:rsid w:val="00D10142"/>
     <w:rsid w:val="00D10963"/>
     <w:rsid w:val="00D13A58"/>
     <w:rsid w:val="00D14205"/>
     <w:rsid w:val="00D154D9"/>
     <w:rsid w:val="00D155D4"/>
     <w:rsid w:val="00D1621D"/>
     <w:rsid w:val="00D16678"/>
     <w:rsid w:val="00D171B5"/>
     <w:rsid w:val="00D2045B"/>
     <w:rsid w:val="00D205E3"/>
     <w:rsid w:val="00D207A8"/>
     <w:rsid w:val="00D2206F"/>
     <w:rsid w:val="00D24C88"/>
     <w:rsid w:val="00D27584"/>
     <w:rsid w:val="00D27C2C"/>
     <w:rsid w:val="00D3192F"/>
     <w:rsid w:val="00D31D77"/>
     <w:rsid w:val="00D353AB"/>
     <w:rsid w:val="00D36503"/>
     <w:rsid w:val="00D37C31"/>
     <w:rsid w:val="00D40226"/>
     <w:rsid w:val="00D40D28"/>
     <w:rsid w:val="00D416E5"/>
     <w:rsid w:val="00D42524"/>
     <w:rsid w:val="00D432D9"/>
     <w:rsid w:val="00D44ABD"/>
     <w:rsid w:val="00D44C66"/>
     <w:rsid w:val="00D4567F"/>
     <w:rsid w:val="00D45B33"/>
     <w:rsid w:val="00D468D1"/>
     <w:rsid w:val="00D46E4D"/>
     <w:rsid w:val="00D47B73"/>
     <w:rsid w:val="00D50004"/>
     <w:rsid w:val="00D5295B"/>
     <w:rsid w:val="00D52B21"/>
     <w:rsid w:val="00D55AD9"/>
+    <w:rsid w:val="00D57479"/>
+    <w:rsid w:val="00D60CAE"/>
     <w:rsid w:val="00D61B83"/>
     <w:rsid w:val="00D633AE"/>
     <w:rsid w:val="00D64075"/>
+    <w:rsid w:val="00D7010C"/>
     <w:rsid w:val="00D72F20"/>
     <w:rsid w:val="00D738E1"/>
     <w:rsid w:val="00D744A2"/>
     <w:rsid w:val="00D74EDE"/>
     <w:rsid w:val="00D769B2"/>
     <w:rsid w:val="00D8061E"/>
     <w:rsid w:val="00D807B6"/>
     <w:rsid w:val="00D81CD8"/>
     <w:rsid w:val="00D8481D"/>
     <w:rsid w:val="00D848E3"/>
     <w:rsid w:val="00D84AE6"/>
     <w:rsid w:val="00D8665F"/>
     <w:rsid w:val="00D87BDF"/>
+    <w:rsid w:val="00D936C7"/>
     <w:rsid w:val="00D938CE"/>
     <w:rsid w:val="00D93D01"/>
     <w:rsid w:val="00D9440E"/>
     <w:rsid w:val="00D950E7"/>
     <w:rsid w:val="00D95A0B"/>
     <w:rsid w:val="00D96D62"/>
     <w:rsid w:val="00DA1236"/>
     <w:rsid w:val="00DA1F6F"/>
     <w:rsid w:val="00DA2E3F"/>
     <w:rsid w:val="00DA4BC4"/>
     <w:rsid w:val="00DA59AA"/>
     <w:rsid w:val="00DA79BA"/>
     <w:rsid w:val="00DB0370"/>
     <w:rsid w:val="00DB17D7"/>
     <w:rsid w:val="00DB3331"/>
     <w:rsid w:val="00DB3D60"/>
     <w:rsid w:val="00DB4B9C"/>
     <w:rsid w:val="00DB67D3"/>
     <w:rsid w:val="00DB7AA4"/>
     <w:rsid w:val="00DB7E4F"/>
     <w:rsid w:val="00DC011F"/>
     <w:rsid w:val="00DC0433"/>
     <w:rsid w:val="00DC2D58"/>
     <w:rsid w:val="00DC4223"/>
     <w:rsid w:val="00DC78F3"/>
     <w:rsid w:val="00DC7D6E"/>
     <w:rsid w:val="00DD057D"/>
     <w:rsid w:val="00DD1071"/>
     <w:rsid w:val="00DD1754"/>
     <w:rsid w:val="00DD248F"/>
     <w:rsid w:val="00DD29DE"/>
     <w:rsid w:val="00DD3801"/>
     <w:rsid w:val="00DD38F1"/>
     <w:rsid w:val="00DD3A99"/>
     <w:rsid w:val="00DD4677"/>
+    <w:rsid w:val="00DD4A73"/>
     <w:rsid w:val="00DD50F7"/>
     <w:rsid w:val="00DD7049"/>
     <w:rsid w:val="00DE0508"/>
     <w:rsid w:val="00DE12ED"/>
     <w:rsid w:val="00DE1B99"/>
     <w:rsid w:val="00DE1E77"/>
     <w:rsid w:val="00DE4155"/>
     <w:rsid w:val="00DE6021"/>
     <w:rsid w:val="00DE6B73"/>
     <w:rsid w:val="00DF0822"/>
     <w:rsid w:val="00DF0C6A"/>
     <w:rsid w:val="00DF1215"/>
     <w:rsid w:val="00DF29E3"/>
     <w:rsid w:val="00DF4D04"/>
     <w:rsid w:val="00DF5949"/>
     <w:rsid w:val="00E0059F"/>
     <w:rsid w:val="00E00B6A"/>
     <w:rsid w:val="00E01015"/>
     <w:rsid w:val="00E010E4"/>
     <w:rsid w:val="00E03930"/>
     <w:rsid w:val="00E03BCD"/>
     <w:rsid w:val="00E04767"/>
     <w:rsid w:val="00E0542A"/>
     <w:rsid w:val="00E056EC"/>
     <w:rsid w:val="00E05992"/>
@@ -21772,50 +29117,51 @@
     <w:rsid w:val="00F0627E"/>
     <w:rsid w:val="00F07B38"/>
     <w:rsid w:val="00F07BF1"/>
     <w:rsid w:val="00F102CE"/>
     <w:rsid w:val="00F10442"/>
     <w:rsid w:val="00F13424"/>
     <w:rsid w:val="00F137E6"/>
     <w:rsid w:val="00F13E1F"/>
     <w:rsid w:val="00F13F76"/>
     <w:rsid w:val="00F1488F"/>
     <w:rsid w:val="00F153AB"/>
     <w:rsid w:val="00F16990"/>
     <w:rsid w:val="00F1706C"/>
     <w:rsid w:val="00F21794"/>
     <w:rsid w:val="00F224E0"/>
     <w:rsid w:val="00F224E9"/>
     <w:rsid w:val="00F22DBA"/>
     <w:rsid w:val="00F239B7"/>
     <w:rsid w:val="00F24E14"/>
     <w:rsid w:val="00F269DA"/>
     <w:rsid w:val="00F27857"/>
     <w:rsid w:val="00F300A0"/>
     <w:rsid w:val="00F30EF3"/>
     <w:rsid w:val="00F31C78"/>
     <w:rsid w:val="00F347C2"/>
+    <w:rsid w:val="00F349CE"/>
     <w:rsid w:val="00F34E5D"/>
     <w:rsid w:val="00F356F9"/>
     <w:rsid w:val="00F3699D"/>
     <w:rsid w:val="00F379CA"/>
     <w:rsid w:val="00F402E7"/>
     <w:rsid w:val="00F41684"/>
     <w:rsid w:val="00F428DB"/>
     <w:rsid w:val="00F431E7"/>
     <w:rsid w:val="00F447ED"/>
     <w:rsid w:val="00F456AE"/>
     <w:rsid w:val="00F45B31"/>
     <w:rsid w:val="00F46279"/>
     <w:rsid w:val="00F47034"/>
     <w:rsid w:val="00F51C31"/>
     <w:rsid w:val="00F5210F"/>
     <w:rsid w:val="00F5219E"/>
     <w:rsid w:val="00F521CE"/>
     <w:rsid w:val="00F526D2"/>
     <w:rsid w:val="00F52FBB"/>
     <w:rsid w:val="00F532DE"/>
     <w:rsid w:val="00F53775"/>
     <w:rsid w:val="00F53905"/>
     <w:rsid w:val="00F53F2F"/>
     <w:rsid w:val="00F54000"/>
     <w:rsid w:val="00F543F5"/>
@@ -21827,127 +29173,130 @@
     <w:rsid w:val="00F6110D"/>
     <w:rsid w:val="00F61961"/>
     <w:rsid w:val="00F66492"/>
     <w:rsid w:val="00F679B0"/>
     <w:rsid w:val="00F70845"/>
     <w:rsid w:val="00F70883"/>
     <w:rsid w:val="00F72F38"/>
     <w:rsid w:val="00F74E84"/>
     <w:rsid w:val="00F75B0D"/>
     <w:rsid w:val="00F76CFF"/>
     <w:rsid w:val="00F771ED"/>
     <w:rsid w:val="00F80533"/>
     <w:rsid w:val="00F83030"/>
     <w:rsid w:val="00F835EE"/>
     <w:rsid w:val="00F865DF"/>
     <w:rsid w:val="00F900A0"/>
     <w:rsid w:val="00F90AD3"/>
     <w:rsid w:val="00F925F4"/>
     <w:rsid w:val="00F92821"/>
     <w:rsid w:val="00F93BEB"/>
     <w:rsid w:val="00F95BEE"/>
     <w:rsid w:val="00F95DD3"/>
     <w:rsid w:val="00F961E0"/>
     <w:rsid w:val="00F9681A"/>
     <w:rsid w:val="00F96CCD"/>
+    <w:rsid w:val="00FA06E6"/>
     <w:rsid w:val="00FA161C"/>
     <w:rsid w:val="00FA3141"/>
     <w:rsid w:val="00FA37BE"/>
     <w:rsid w:val="00FA43F2"/>
     <w:rsid w:val="00FA470A"/>
     <w:rsid w:val="00FA5B70"/>
     <w:rsid w:val="00FA621C"/>
     <w:rsid w:val="00FA6C0F"/>
     <w:rsid w:val="00FA7389"/>
     <w:rsid w:val="00FB01B4"/>
     <w:rsid w:val="00FB0CA0"/>
     <w:rsid w:val="00FB17D5"/>
     <w:rsid w:val="00FB374F"/>
     <w:rsid w:val="00FB3C1A"/>
     <w:rsid w:val="00FB42F4"/>
     <w:rsid w:val="00FB5C3D"/>
+    <w:rsid w:val="00FB5D5D"/>
     <w:rsid w:val="00FC0C0A"/>
     <w:rsid w:val="00FC1075"/>
     <w:rsid w:val="00FC1705"/>
     <w:rsid w:val="00FC2037"/>
     <w:rsid w:val="00FC4821"/>
     <w:rsid w:val="00FC5305"/>
     <w:rsid w:val="00FC5D4D"/>
     <w:rsid w:val="00FC7B21"/>
     <w:rsid w:val="00FD2F3F"/>
     <w:rsid w:val="00FD3635"/>
     <w:rsid w:val="00FD4ABA"/>
     <w:rsid w:val="00FE046E"/>
     <w:rsid w:val="00FE1026"/>
     <w:rsid w:val="00FE14ED"/>
     <w:rsid w:val="00FE3F2F"/>
     <w:rsid w:val="00FE6425"/>
     <w:rsid w:val="00FE65F8"/>
     <w:rsid w:val="00FE7082"/>
     <w:rsid w:val="00FF08AB"/>
+    <w:rsid w:val="00FF0B3E"/>
     <w:rsid w:val="00FF0F94"/>
     <w:rsid w:val="00FF1236"/>
     <w:rsid w:val="00FF2EF8"/>
     <w:rsid w:val="00FF375B"/>
     <w:rsid w:val="00FF3A3B"/>
     <w:rsid w:val="00FF5C77"/>
     <w:rsid w:val="00FF6CB8"/>
     <w:rsid w:val="00FF73FF"/>
     <w:rsid w:val="00FF7E7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63E9FB8C"/>
   <w15:docId w15:val="{03BB5345-6CF9-4DAB-8808-A77D330FC15C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22288,57 +29637,78 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00821518"/>
+    <w:rsid w:val="005E6796"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00291B20"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00BF7891"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
@@ -22346,51 +29716,51 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00BC6259"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F76CFF"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:link w:val="2"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00BF7891"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
@@ -22667,96 +30037,141 @@
     <w:semiHidden/>
     <w:rsid w:val="0072006C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI62BackMatter">
     <w:name w:val="MDPI_6.2_BackMatter"/>
     <w:qFormat/>
     <w:rsid w:val="008B272C"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="120" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="Неразрешенное упоминание1"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00570145"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00570145"/>
   </w:style>
   <w:style w:type="character" w:styleId="af2">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00570145"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00236636"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="00291B20"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00291B20"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af6"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00291B20"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af5"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00291B20"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -23165,50 +30580,63 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1880968486">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="843321083">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1045715359">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1510289293">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -23405,50 +30833,63 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1979990732">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1417903154">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1605915977">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="693385125">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -23639,63 +31080,93 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2064671476">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1838691335">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1978492113">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=Xa8m3SATR1s&amp;t=1127s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ISMAR-Adjunct57072.2022.00016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/10.7864/j.ctt1vjqp2g" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.technovation.2018.06.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.technovation.2018.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10462-019-09756-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-7506-7088-3.50008-5" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-7506-7088-3.50008-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00036846.2019.1645289" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00036846.2019.1645289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/e3sconf/202125003006" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.euroecorev.2019.05.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10462-019-09756-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jbvi.2023.e00375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.euroecorev.2019.05.007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/examples" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34021/ve.20XX.XX.XX(X)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00036846.2019.1645289" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acsar.uz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsar.uz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -23937,78 +31408,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{848255E5-54C5-4AF6-BE54-985FDF612158}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>14637</Characters>
+  <Pages>4</Pages>
+  <Words>1993</Words>
+  <Characters>11361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>94</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кwilinski Alex</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KOMP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17170</CharactersWithSpaces>
+  <CharactersWithSpaces>13328</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>7995504</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>96</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://dx.doi.org/10.2139/ssrn.3094789</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3801215</vt:i4>
       </vt:variant>
       <vt:variant>